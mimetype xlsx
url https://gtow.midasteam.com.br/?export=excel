--- v0 (2026-04-01)
+++ v1 (2026-06-06)
@@ -3,101 +3,1307 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="GTOW" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="419">
   <si>
     <t xml:space="preserve">ID</t>
   </si>
   <si>
     <t xml:space="preserve">Nick</t>
   </si>
   <si>
-    <t xml:space="preserve">Canal</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Rating</t>
+    <t xml:space="preserve">Usuário Discord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Treino #</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nome Treino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tag</t>
   </si>
   <si>
     <t xml:space="preserve">Mãos</t>
   </si>
   <si>
     <t xml:space="preserve">Score%</t>
   </si>
   <si>
     <t xml:space="preserve">Best</t>
   </si>
   <si>
     <t xml:space="preserve">Correct</t>
   </si>
   <si>
     <t xml:space="preserve">Inaccuracy</t>
   </si>
   <si>
     <t xml:space="preserve">Wrong</t>
   </si>
   <si>
     <t xml:space="preserve">Blunder</t>
   </si>
   <si>
     <t xml:space="preserve">EV Loss Total</t>
   </si>
   <si>
     <t xml:space="preserve">EV Loss/Mão</t>
   </si>
   <si>
     <t xml:space="preserve">Pior Mão</t>
   </si>
   <si>
     <t xml:space="preserve">Melhor Mão</t>
   </si>
   <si>
+    <t xml:space="preserve">Passou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motivo Reprovação</t>
+  </si>
+  <si>
     <t xml:space="preserve">Data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zeaugusto77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE VS LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pre Flop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sim</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-05 12:59:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VS 3BET OOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-05 12:41:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VS 3BET IP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-04 13:43:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">skinerino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI BU/CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-04 03:52:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rebuitti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI EP/MP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-03 21:06:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OMARTINSLUCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucasmartins3359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE MW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-03 19:07:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB DEFENSE VS EP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-03 18:58:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">leotw101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLD CALL/3BET - BU/CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-03 05:46:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morroi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cowboymexican</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLD CALL/3BET - EP/MP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-02 22:43:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">boidoido08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">moisaboi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB DEFENSE VS LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-01 22:49:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-01 14:38:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-01 14:20:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">juliano.12ms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jms12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-29 14:36:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 19:44:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE VS EP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 19:28:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 19:21:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 19:07:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 18:45:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-28 15:21:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 22:13:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GeovanniReal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">geovannireal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALL ICM Bolha field grande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Max Late Gusma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 20:52:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vs 3bet Bolha field grande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 20:43:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vs open Bolha field grande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 20:34:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI Bolha field grande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 20:25:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Não</t>
+  </si>
+  <si>
+    <t xml:space="preserve">score</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 19:28:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-27 19:27:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB VS RAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blind War</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-26 20:08:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB VS LIMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-26 20:01:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB GAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-26 19:51:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-26 19:43:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-26 17:23:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 19:54:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 19:40:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Satosh Nakmoto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">otaviobraga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 17:23:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 17:17:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 16:12:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imperador Lobo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">saifeio5675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-24 01:10:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-23 22:50:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-23 22:29:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hands</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-23 22:14:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jaspoker83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-23 16:54:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-23 16:45:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-22 15:45:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.guicp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-22 14:29:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-22 03:30:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-20 21:01:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-20 20:48:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-20 14:59:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sargentofahurr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-20 13:09:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-20 12:39:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-19 22:36:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-19 22:18:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-18 18:55:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-18 18:54:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-18 12:59:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-17 17:05:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-17 16:55:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-17 16:49:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akitkat1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mey_akitkat1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-15 15:24:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-15 15:06:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-15 15:05:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Degel 08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.andrefilipe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-15 02:03:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-15 01:49:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cfc_marcos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mribeiro89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 20:47:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 14:05:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 13:51:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 13:06:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 12:49:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 04:55:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 04:44:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-14 04:24:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 21:33:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 21:17:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 17:52:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 17:38:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 17:22:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 17:05:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 16:53:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucascorona8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 14:52:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gjwanke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-13 00:04:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-12 14:39:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">risleyb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-12 05:49:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">magaldii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-12 04:53:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-12 04:52:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-11 22:07:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-11 21:54:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betao_Arck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">betao_arck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-11 14:55:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-11 14:42:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-11 00:11:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 23:47:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 16:06:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">_Miazakii_</t>
+  </si>
+  <si>
+    <t xml:space="preserve">miazakii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 14:57:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 03:21:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 03:08:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 02:53:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 02:26:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 02:14:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">unknown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-10 02:01:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mateusdane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 21:04:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 20:04:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 19:51:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 19:42:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 15:54:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 15:05:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-09 14:47:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PvT-Mozer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bitboost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-08 09:29:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-08 06:39:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-07 23:22:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-07 08:54:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-06 20:18:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lauromtb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-06 12:06:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 23:45:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 23:27:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMAJONES22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">irlou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 22:28:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 22:15:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 15:37:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 03:43:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 03:42:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-05 03:41:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-04 22:28:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-04 22:20:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-04 22:09:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-04 21:55:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77portuga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-02 16:52:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">wagnersouza9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-02 14:43:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-02 06:24:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">guiramoss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">guilhermeramos5290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-02 05:27:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 22:57:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 22:50:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 22:42:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 22:31:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 21:53:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 07:52:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 06:36:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOLIS_CTBA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipebolis_ctba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 04:10:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 03:43:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 03:03:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 02:08:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 01:59:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 01:38:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 01:27:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05-01 01:16:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 19:29:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 19:20:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 19:13:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 17:34:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 17:12:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 15:51:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 08:51:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 07:04:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 05:54:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 05:54:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 05:32:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHSCardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">phcardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 03:54:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 03:36:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 03:17:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5♠5♦</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A♥6♦</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 02:20:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 02:12:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 01:59:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">malfeito feito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">isabellaoliveira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 01:20:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 01:12:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-30 00:17:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 21:58:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 18:20:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 18:09:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 17:55:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hitalo-R7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hitalo1996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 15:01:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 05:36:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 02:34:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-29 02:02:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 22:30:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 22:09:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 21:28:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 21:15:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 21:02:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 19:45:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 19:17:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 19:15:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 19:13:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 03:01:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 00:32:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-28 00:22:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 21:08:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 20:56:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zagaia011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 18:54:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 18:43:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 17:23:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 17:09:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 16:58:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-27 05:40:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-26 17:39:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-26 17:26:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-26 17:25:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-26 16:10:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-26 15:52:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-25 14:44:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">leoleo05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-24 19:05:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-24 18:49:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-24 15:30:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-24 01:04:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-23 15:03:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-23 03:09:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-23 02:52:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 21:23:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sluizg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 19:57:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 18:51:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SBMPoker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sbmpoker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 16:13:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 05:09:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-22 03:40:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">julianopk10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-20 20:19:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-20 19:59:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-19 19:34:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-18 15:00:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-17 21:40:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">timunim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-17 16:07:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-17 14:43:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-16 21:49:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-16 18:37:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">madrezebra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 23:45:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 23:16:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 22:54:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 22:22:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">re_sedeug</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.sedeug</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 21:18:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 20:23:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 20:07:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 15:23:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 15:05:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 12:19:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-15 03:53:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5♠4♣</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6♠5♣</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-14 19:26:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-14 18:52:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-14 18:17:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-14 18:01:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gahdukatti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-13 15:21:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-13 15:01:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-13 14:52:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-13 14:44:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">_fecarvalho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hands_and_score</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-10 03:16:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-10 01:42:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-09 22:48:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-04-09 21:39:17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -161,29 +1367,14980 @@
       </c>
       <c r="J1" t="s" s="1">
         <v>9</v>
       </c>
       <c r="K1" t="s" s="1">
         <v>10</v>
       </c>
       <c r="L1" t="s" s="1">
         <v>11</v>
       </c>
       <c r="M1" t="s" s="1">
         <v>12</v>
       </c>
       <c r="N1" t="s" s="1">
         <v>13</v>
       </c>
       <c r="O1" t="s" s="1">
         <v>14</v>
       </c>
       <c r="P1" t="s" s="1">
         <v>15</v>
       </c>
       <c r="Q1" t="s" s="1">
         <v>16</v>
       </c>
+      <c r="R1" t="s" s="1">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s" s="1">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>241</v>
+      </c>
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2">
+        <v>7</v>
+      </c>
+      <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2">
+        <v>200</v>
+      </c>
+      <c r="H2">
+        <v>91</v>
+      </c>
+      <c r="I2">
+        <v>175</v>
+      </c>
+      <c r="J2">
+        <v>16</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>8</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0.0000</v>
+      </c>
+      <c r="O2">
+        <v>0.0000</v>
+      </c>
+      <c r="P2">
+        <v>64</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>23</v>
+      </c>
+      <c r="R2" t="s">
+        <v>24</v>
+      </c>
+      <c r="S2" t="s">
+        <v>25</v>
+      </c>
+      <c r="T2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>240</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3">
+        <v>200</v>
+      </c>
+      <c r="H3">
+        <v>81</v>
+      </c>
+      <c r="I3">
+        <v>155</v>
+      </c>
+      <c r="J3">
+        <v>23</v>
+      </c>
+      <c r="K3">
+        <v>5</v>
+      </c>
+      <c r="L3">
+        <v>17</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>1.1000</v>
+      </c>
+      <c r="O3">
+        <v>0.0100</v>
+      </c>
+      <c r="P3">
+        <v>65</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>28</v>
+      </c>
+      <c r="R3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" t="s">
+        <v>25</v>
+      </c>
+      <c r="T3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>239</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>5</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4">
+        <v>200</v>
+      </c>
+      <c r="H4">
+        <v>91</v>
+      </c>
+      <c r="I4">
+        <v>177</v>
+      </c>
+      <c r="J4">
+        <v>12</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4">
+        <v>10</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+      <c r="N4">
+        <v>1.1000</v>
+      </c>
+      <c r="O4">
+        <v>0.0100</v>
+      </c>
+      <c r="P4" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4">
+        <v>33</v>
+      </c>
+      <c r="R4" t="s">
+        <v>24</v>
+      </c>
+      <c r="S4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>238</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5">
+        <v>1</v>
+      </c>
+      <c r="E5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5">
+        <v>200</v>
+      </c>
+      <c r="H5">
+        <v>92</v>
+      </c>
+      <c r="I5">
+        <v>183</v>
+      </c>
+      <c r="J5">
+        <v>3</v>
+      </c>
+      <c r="K5">
+        <v>2</v>
+      </c>
+      <c r="L5">
+        <v>12</v>
+      </c>
+      <c r="M5">
+        <v>0</v>
+      </c>
+      <c r="N5">
+        <v>0.1000</v>
+      </c>
+      <c r="O5">
+        <v>0.0000</v>
+      </c>
+      <c r="P5" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R5" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>237</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>2</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6">
+        <v>200</v>
+      </c>
+      <c r="H6">
+        <v>91</v>
+      </c>
+      <c r="I6">
+        <v>180</v>
+      </c>
+      <c r="J6">
+        <v>10</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>10</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+      <c r="N6">
+        <v>0.1000</v>
+      </c>
+      <c r="O6">
+        <v>0.0000</v>
+      </c>
+      <c r="P6">
+        <v>22</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>40</v>
+      </c>
+      <c r="R6" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" t="s">
+        <v>25</v>
+      </c>
+      <c r="T6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>236</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7">
+        <v>200</v>
+      </c>
+      <c r="H7">
+        <v>88</v>
+      </c>
+      <c r="I7">
+        <v>172</v>
+      </c>
+      <c r="J7">
+        <v>15</v>
+      </c>
+      <c r="K7">
+        <v>7</v>
+      </c>
+      <c r="L7">
+        <v>6</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7">
+        <v>0.1000</v>
+      </c>
+      <c r="O7">
+        <v>0.0000</v>
+      </c>
+      <c r="P7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>46</v>
+      </c>
+      <c r="R7" t="s">
+        <v>24</v>
+      </c>
+      <c r="S7" t="s">
+        <v>25</v>
+      </c>
+      <c r="T7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>235</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8">
+        <v>200</v>
+      </c>
+      <c r="H8">
+        <v>87</v>
+      </c>
+      <c r="I8">
+        <v>160</v>
+      </c>
+      <c r="J8">
+        <v>29</v>
+      </c>
+      <c r="K8">
+        <v>4</v>
+      </c>
+      <c r="L8">
+        <v>7</v>
+      </c>
+      <c r="M8">
+        <v>0</v>
+      </c>
+      <c r="N8">
+        <v>0.1000</v>
+      </c>
+      <c r="O8">
+        <v>0.0000</v>
+      </c>
+      <c r="P8" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q8">
+        <v>55</v>
+      </c>
+      <c r="R8" t="s">
+        <v>24</v>
+      </c>
+      <c r="S8" t="s">
+        <v>25</v>
+      </c>
+      <c r="T8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>234</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9">
+        <v>3</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9">
+        <v>200</v>
+      </c>
+      <c r="H9">
+        <v>89</v>
+      </c>
+      <c r="I9">
+        <v>168</v>
+      </c>
+      <c r="J9">
+        <v>21</v>
+      </c>
+      <c r="K9">
+        <v>2</v>
+      </c>
+      <c r="L9">
+        <v>9</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
+      </c>
+      <c r="N9">
+        <v>0.1000</v>
+      </c>
+      <c r="O9">
+        <v>0.0000</v>
+      </c>
+      <c r="P9">
+        <v>77</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>53</v>
+      </c>
+      <c r="R9" t="s">
+        <v>24</v>
+      </c>
+      <c r="S9" t="s">
+        <v>25</v>
+      </c>
+      <c r="T9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>233</v>
+      </c>
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10">
+        <v>200</v>
+      </c>
+      <c r="H10">
+        <v>93</v>
+      </c>
+      <c r="I10">
+        <v>176</v>
+      </c>
+      <c r="J10">
+        <v>15</v>
+      </c>
+      <c r="K10">
+        <v>6</v>
+      </c>
+      <c r="L10">
+        <v>3</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+      <c r="N10">
+        <v>0.0000</v>
+      </c>
+      <c r="O10">
+        <v>0.0000</v>
+      </c>
+      <c r="P10" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>59</v>
+      </c>
+      <c r="R10" t="s">
+        <v>24</v>
+      </c>
+      <c r="S10" t="s">
+        <v>25</v>
+      </c>
+      <c r="T10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>232</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11">
+        <v>200</v>
+      </c>
+      <c r="H11">
+        <v>82</v>
+      </c>
+      <c r="I11">
+        <v>153</v>
+      </c>
+      <c r="J11">
+        <v>28</v>
+      </c>
+      <c r="K11">
+        <v>2</v>
+      </c>
+      <c r="L11">
+        <v>17</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+      <c r="N11">
+        <v>0.6000</v>
+      </c>
+      <c r="O11">
+        <v>0.0000</v>
+      </c>
+      <c r="P11" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>59</v>
+      </c>
+      <c r="R11" t="s">
+        <v>24</v>
+      </c>
+      <c r="S11" t="s">
+        <v>25</v>
+      </c>
+      <c r="T11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>231</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12">
+        <v>3</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12">
+        <v>200</v>
+      </c>
+      <c r="H12">
+        <v>86</v>
+      </c>
+      <c r="I12">
+        <v>162</v>
+      </c>
+      <c r="J12">
+        <v>22</v>
+      </c>
+      <c r="K12">
+        <v>1</v>
+      </c>
+      <c r="L12">
+        <v>15</v>
+      </c>
+      <c r="M12">
+        <v>0</v>
+      </c>
+      <c r="N12">
+        <v>0.2000</v>
+      </c>
+      <c r="O12">
+        <v>0.0000</v>
+      </c>
+      <c r="P12">
+        <v>98</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>31</v>
+      </c>
+      <c r="R12" t="s">
+        <v>24</v>
+      </c>
+      <c r="S12" t="s">
+        <v>25</v>
+      </c>
+      <c r="T12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>230</v>
+      </c>
+      <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13">
+        <v>2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13">
+        <v>200</v>
+      </c>
+      <c r="H13">
+        <v>92</v>
+      </c>
+      <c r="I13">
+        <v>183</v>
+      </c>
+      <c r="J13">
+        <v>9</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13">
+        <v>8</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+      <c r="N13">
+        <v>0.1000</v>
+      </c>
+      <c r="O13">
+        <v>0.0000</v>
+      </c>
+      <c r="P13" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q13">
+        <v>65</v>
+      </c>
+      <c r="R13" t="s">
+        <v>24</v>
+      </c>
+      <c r="S13" t="s">
+        <v>25</v>
+      </c>
+      <c r="T13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>229</v>
+      </c>
+      <c r="B14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14">
+        <v>200</v>
+      </c>
+      <c r="H14">
+        <v>92</v>
+      </c>
+      <c r="I14">
+        <v>183</v>
+      </c>
+      <c r="J14">
+        <v>6</v>
+      </c>
+      <c r="K14">
+        <v>1</v>
+      </c>
+      <c r="L14">
+        <v>10</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+      <c r="N14">
+        <v>1.6000</v>
+      </c>
+      <c r="O14">
+        <v>0.0100</v>
+      </c>
+      <c r="P14" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>70</v>
+      </c>
+      <c r="R14" t="s">
+        <v>24</v>
+      </c>
+      <c r="S14" t="s">
+        <v>25</v>
+      </c>
+      <c r="T14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>228</v>
+      </c>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15">
+        <v>200</v>
+      </c>
+      <c r="H15">
+        <v>81</v>
+      </c>
+      <c r="I15">
+        <v>148</v>
+      </c>
+      <c r="J15">
+        <v>31</v>
+      </c>
+      <c r="K15">
+        <v>3</v>
+      </c>
+      <c r="L15">
+        <v>18</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+      <c r="N15">
+        <v>0.5000</v>
+      </c>
+      <c r="O15">
+        <v>0.0000</v>
+      </c>
+      <c r="P15" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>73</v>
+      </c>
+      <c r="R15" t="s">
+        <v>24</v>
+      </c>
+      <c r="S15" t="s">
+        <v>25</v>
+      </c>
+      <c r="T15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>227</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16">
+        <v>200</v>
+      </c>
+      <c r="H16">
+        <v>95</v>
+      </c>
+      <c r="I16">
+        <v>188</v>
+      </c>
+      <c r="J16">
+        <v>6</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16">
+        <v>6</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+      <c r="N16">
+        <v>0.0000</v>
+      </c>
+      <c r="O16">
+        <v>0.0000</v>
+      </c>
+      <c r="P16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q16">
+        <v>64</v>
+      </c>
+      <c r="R16" t="s">
+        <v>24</v>
+      </c>
+      <c r="S16" t="s">
+        <v>25</v>
+      </c>
+      <c r="T16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>226</v>
+      </c>
+      <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17">
+        <v>7</v>
+      </c>
+      <c r="E17" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17">
+        <v>200</v>
+      </c>
+      <c r="H17">
+        <v>96</v>
+      </c>
+      <c r="I17">
+        <v>187</v>
+      </c>
+      <c r="J17">
+        <v>9</v>
+      </c>
+      <c r="K17">
+        <v>1</v>
+      </c>
+      <c r="L17">
+        <v>3</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+      <c r="N17">
+        <v>0.0000</v>
+      </c>
+      <c r="O17">
+        <v>0.0000</v>
+      </c>
+      <c r="P17">
+        <v>96</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>78</v>
+      </c>
+      <c r="R17" t="s">
+        <v>24</v>
+      </c>
+      <c r="S17" t="s">
+        <v>25</v>
+      </c>
+      <c r="T17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>225</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18">
+        <v>6</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18">
+        <v>200</v>
+      </c>
+      <c r="H18">
+        <v>82</v>
+      </c>
+      <c r="I18">
+        <v>158</v>
+      </c>
+      <c r="J18">
+        <v>24</v>
+      </c>
+      <c r="K18">
+        <v>4</v>
+      </c>
+      <c r="L18">
+        <v>14</v>
+      </c>
+      <c r="M18">
+        <v>0</v>
+      </c>
+      <c r="N18">
+        <v>0.6000</v>
+      </c>
+      <c r="O18">
+        <v>0.0000</v>
+      </c>
+      <c r="P18" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q18">
+        <v>55</v>
+      </c>
+      <c r="R18" t="s">
+        <v>24</v>
+      </c>
+      <c r="S18" t="s">
+        <v>25</v>
+      </c>
+      <c r="T18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>224</v>
+      </c>
+      <c r="B19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19">
+        <v>5</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19">
+        <v>200</v>
+      </c>
+      <c r="H19">
+        <v>91</v>
+      </c>
+      <c r="I19">
+        <v>173</v>
+      </c>
+      <c r="J19">
+        <v>16</v>
+      </c>
+      <c r="K19">
+        <v>3</v>
+      </c>
+      <c r="L19">
+        <v>8</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
+      </c>
+      <c r="N19">
+        <v>0.5000</v>
+      </c>
+      <c r="O19">
+        <v>0.0000</v>
+      </c>
+      <c r="P19">
+        <v>77</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>81</v>
+      </c>
+      <c r="R19" t="s">
+        <v>24</v>
+      </c>
+      <c r="S19" t="s">
+        <v>25</v>
+      </c>
+      <c r="T19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>223</v>
+      </c>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20">
+        <v>200</v>
+      </c>
+      <c r="H20">
+        <v>92</v>
+      </c>
+      <c r="I20">
+        <v>183</v>
+      </c>
+      <c r="J20">
+        <v>6</v>
+      </c>
+      <c r="K20">
+        <v>1</v>
+      </c>
+      <c r="L20">
+        <v>10</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+      <c r="N20">
+        <v>1.6000</v>
+      </c>
+      <c r="O20">
+        <v>0.0100</v>
+      </c>
+      <c r="P20" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>70</v>
+      </c>
+      <c r="R20" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20" t="s">
+        <v>25</v>
+      </c>
+      <c r="T20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>222</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21">
+        <v>2</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21">
+        <v>200</v>
+      </c>
+      <c r="H21">
+        <v>91</v>
+      </c>
+      <c r="I21">
+        <v>181</v>
+      </c>
+      <c r="J21">
+        <v>4</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <v>15</v>
+      </c>
+      <c r="N21">
+        <v>0.1000</v>
+      </c>
+      <c r="O21">
+        <v>0.0000</v>
+      </c>
+      <c r="P21" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>84</v>
+      </c>
+      <c r="R21" t="s">
+        <v>24</v>
+      </c>
+      <c r="S21" t="s">
+        <v>25</v>
+      </c>
+      <c r="T21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>221</v>
+      </c>
+      <c r="B22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22">
+        <v>217</v>
+      </c>
+      <c r="H22">
+        <v>82</v>
+      </c>
+      <c r="I22">
+        <v>175</v>
+      </c>
+      <c r="J22">
+        <v>15</v>
+      </c>
+      <c r="K22">
+        <v>3</v>
+      </c>
+      <c r="L22">
+        <v>23</v>
+      </c>
+      <c r="M22">
+        <v>1</v>
+      </c>
+      <c r="N22">
+        <v>1.7000</v>
+      </c>
+      <c r="O22">
+        <v>0.0100</v>
+      </c>
+      <c r="P22" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>90</v>
+      </c>
+      <c r="R22" t="s">
+        <v>24</v>
+      </c>
+      <c r="S22" t="s">
+        <v>25</v>
+      </c>
+      <c r="T22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>220</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" t="s">
+        <v>89</v>
+      </c>
+      <c r="G23">
+        <v>215</v>
+      </c>
+      <c r="H23">
+        <v>83</v>
+      </c>
+      <c r="I23">
+        <v>179</v>
+      </c>
+      <c r="J23">
+        <v>16</v>
+      </c>
+      <c r="K23">
+        <v>3</v>
+      </c>
+      <c r="L23">
+        <v>15</v>
+      </c>
+      <c r="M23">
+        <v>2</v>
+      </c>
+      <c r="N23">
+        <v>3.1000</v>
+      </c>
+      <c r="O23">
+        <v>0.0100</v>
+      </c>
+      <c r="P23" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>94</v>
+      </c>
+      <c r="R23" t="s">
+        <v>24</v>
+      </c>
+      <c r="S23" t="s">
+        <v>25</v>
+      </c>
+      <c r="T23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>219</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24">
+        <v>16</v>
+      </c>
+      <c r="E24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" t="s">
+        <v>89</v>
+      </c>
+      <c r="G24">
+        <v>221</v>
+      </c>
+      <c r="H24">
+        <v>90</v>
+      </c>
+      <c r="I24">
+        <v>198</v>
+      </c>
+      <c r="J24">
+        <v>10</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <v>12</v>
+      </c>
+      <c r="M24">
+        <v>1</v>
+      </c>
+      <c r="N24">
+        <v>0.9000</v>
+      </c>
+      <c r="O24">
+        <v>0.0000</v>
+      </c>
+      <c r="P24" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>98</v>
+      </c>
+      <c r="R24" t="s">
+        <v>24</v>
+      </c>
+      <c r="S24" t="s">
+        <v>25</v>
+      </c>
+      <c r="T24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>218</v>
+      </c>
+      <c r="B25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25">
+        <v>15</v>
+      </c>
+      <c r="E25" t="s">
+        <v>100</v>
+      </c>
+      <c r="F25" t="s">
+        <v>89</v>
+      </c>
+      <c r="G25">
+        <v>309</v>
+      </c>
+      <c r="H25">
+        <v>88</v>
+      </c>
+      <c r="I25">
+        <v>270</v>
+      </c>
+      <c r="J25">
+        <v>12</v>
+      </c>
+      <c r="K25">
+        <v>1</v>
+      </c>
+      <c r="L25">
+        <v>25</v>
+      </c>
+      <c r="M25">
+        <v>1</v>
+      </c>
+      <c r="N25">
+        <v>0.5000</v>
+      </c>
+      <c r="O25">
+        <v>0.0000</v>
+      </c>
+      <c r="P25" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>90</v>
+      </c>
+      <c r="R25" t="s">
+        <v>24</v>
+      </c>
+      <c r="S25" t="s">
+        <v>25</v>
+      </c>
+      <c r="T25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>217</v>
+      </c>
+      <c r="B26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26">
+        <v>5</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26">
+        <v>200</v>
+      </c>
+      <c r="H26">
+        <v>88</v>
+      </c>
+      <c r="I26">
+        <v>172</v>
+      </c>
+      <c r="J26">
+        <v>13</v>
+      </c>
+      <c r="K26">
+        <v>2</v>
+      </c>
+      <c r="L26">
+        <v>13</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
+      </c>
+      <c r="N26">
+        <v>1.5000</v>
+      </c>
+      <c r="O26">
+        <v>0.0100</v>
+      </c>
+      <c r="P26" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>103</v>
+      </c>
+      <c r="R26" t="s">
+        <v>104</v>
+      </c>
+      <c r="S26" t="s">
+        <v>105</v>
+      </c>
+      <c r="T26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>216</v>
+      </c>
+      <c r="B27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27">
+        <v>4</v>
+      </c>
+      <c r="E27" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27">
+        <v>200</v>
+      </c>
+      <c r="H27">
+        <v>89</v>
+      </c>
+      <c r="I27">
+        <v>169</v>
+      </c>
+      <c r="J27">
+        <v>22</v>
+      </c>
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>9</v>
+      </c>
+      <c r="M27">
+        <v>0</v>
+      </c>
+      <c r="N27">
+        <v>0.3000</v>
+      </c>
+      <c r="O27">
+        <v>0.0000</v>
+      </c>
+      <c r="P27">
+        <v>77</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>103</v>
+      </c>
+      <c r="R27" t="s">
+        <v>24</v>
+      </c>
+      <c r="S27" t="s">
+        <v>25</v>
+      </c>
+      <c r="T27" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>215</v>
+      </c>
+      <c r="B28" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" t="s">
+        <v>87</v>
+      </c>
+      <c r="D28">
+        <v>14</v>
+      </c>
+      <c r="E28" t="s">
+        <v>108</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28">
+        <v>200</v>
+      </c>
+      <c r="H28">
+        <v>90</v>
+      </c>
+      <c r="I28">
+        <v>177</v>
+      </c>
+      <c r="J28">
+        <v>10</v>
+      </c>
+      <c r="K28">
+        <v>1</v>
+      </c>
+      <c r="L28">
+        <v>12</v>
+      </c>
+      <c r="M28">
+        <v>0</v>
+      </c>
+      <c r="N28">
+        <v>1.2000</v>
+      </c>
+      <c r="O28">
+        <v>0.0100</v>
+      </c>
+      <c r="P28">
+        <v>86</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" t="s">
+        <v>24</v>
+      </c>
+      <c r="S28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T28" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>214</v>
+      </c>
+      <c r="B29" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29">
+        <v>13</v>
+      </c>
+      <c r="E29" t="s">
+        <v>111</v>
+      </c>
+      <c r="F29" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29">
+        <v>200</v>
+      </c>
+      <c r="H29">
+        <v>89</v>
+      </c>
+      <c r="I29">
+        <v>155</v>
+      </c>
+      <c r="J29">
+        <v>39</v>
+      </c>
+      <c r="K29">
+        <v>1</v>
+      </c>
+      <c r="L29">
+        <v>5</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
+      </c>
+      <c r="N29">
+        <v>0.1000</v>
+      </c>
+      <c r="O29">
+        <v>0.0000</v>
+      </c>
+      <c r="P29" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>112</v>
+      </c>
+      <c r="R29" t="s">
+        <v>24</v>
+      </c>
+      <c r="S29" t="s">
+        <v>25</v>
+      </c>
+      <c r="T29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>213</v>
+      </c>
+      <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30">
+        <v>200</v>
+      </c>
+      <c r="H30">
+        <v>88</v>
+      </c>
+      <c r="I30">
+        <v>157</v>
+      </c>
+      <c r="J30">
+        <v>31</v>
+      </c>
+      <c r="K30">
+        <v>2</v>
+      </c>
+      <c r="L30">
+        <v>10</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
+      </c>
+      <c r="N30">
+        <v>0.0000</v>
+      </c>
+      <c r="O30">
+        <v>0.0000</v>
+      </c>
+      <c r="P30" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>112</v>
+      </c>
+      <c r="R30" t="s">
+        <v>24</v>
+      </c>
+      <c r="S30" t="s">
+        <v>25</v>
+      </c>
+      <c r="T30" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>212</v>
+      </c>
+      <c r="B31" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31">
+        <v>200</v>
+      </c>
+      <c r="H31">
+        <v>92</v>
+      </c>
+      <c r="I31">
+        <v>181</v>
+      </c>
+      <c r="J31">
+        <v>9</v>
+      </c>
+      <c r="K31">
+        <v>2</v>
+      </c>
+      <c r="L31">
+        <v>8</v>
+      </c>
+      <c r="M31">
+        <v>0</v>
+      </c>
+      <c r="N31">
+        <v>0.2000</v>
+      </c>
+      <c r="O31">
+        <v>0.0000</v>
+      </c>
+      <c r="P31">
+        <v>96</v>
+      </c>
+      <c r="Q31">
+        <v>87</v>
+      </c>
+      <c r="R31" t="s">
+        <v>24</v>
+      </c>
+      <c r="S31" t="s">
+        <v>25</v>
+      </c>
+      <c r="T31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>211</v>
+      </c>
+      <c r="B32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32">
+        <v>1</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32">
+        <v>200</v>
+      </c>
+      <c r="H32">
+        <v>93</v>
+      </c>
+      <c r="I32">
+        <v>185</v>
+      </c>
+      <c r="J32">
+        <v>5</v>
+      </c>
+      <c r="K32">
+        <v>2</v>
+      </c>
+      <c r="L32">
+        <v>8</v>
+      </c>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32">
+        <v>0.0000</v>
+      </c>
+      <c r="O32">
+        <v>0.0000</v>
+      </c>
+      <c r="P32" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>90</v>
+      </c>
+      <c r="R32" t="s">
+        <v>24</v>
+      </c>
+      <c r="S32" t="s">
+        <v>25</v>
+      </c>
+      <c r="T32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>210</v>
+      </c>
+      <c r="B33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33">
+        <v>203</v>
+      </c>
+      <c r="H33">
+        <v>84</v>
+      </c>
+      <c r="I33">
+        <v>171</v>
+      </c>
+      <c r="J33">
+        <v>9</v>
+      </c>
+      <c r="K33">
+        <v>5</v>
+      </c>
+      <c r="L33">
+        <v>17</v>
+      </c>
+      <c r="M33">
+        <v>1</v>
+      </c>
+      <c r="N33">
+        <v>1.0000</v>
+      </c>
+      <c r="O33">
+        <v>0.0000</v>
+      </c>
+      <c r="P33" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q33">
+        <v>86</v>
+      </c>
+      <c r="R33" t="s">
+        <v>24</v>
+      </c>
+      <c r="S33" t="s">
+        <v>25</v>
+      </c>
+      <c r="T33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>209</v>
+      </c>
+      <c r="B34" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>75</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34">
+        <v>200</v>
+      </c>
+      <c r="H34">
+        <v>95</v>
+      </c>
+      <c r="I34">
+        <v>187</v>
+      </c>
+      <c r="J34">
+        <v>6</v>
+      </c>
+      <c r="K34">
+        <v>2</v>
+      </c>
+      <c r="L34">
+        <v>5</v>
+      </c>
+      <c r="M34">
+        <v>0</v>
+      </c>
+      <c r="N34">
+        <v>0.1000</v>
+      </c>
+      <c r="O34">
+        <v>0.0000</v>
+      </c>
+      <c r="P34" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>123</v>
+      </c>
+      <c r="R34" t="s">
+        <v>24</v>
+      </c>
+      <c r="S34" t="s">
+        <v>25</v>
+      </c>
+      <c r="T34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>208</v>
+      </c>
+      <c r="B35" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35">
+        <v>2</v>
+      </c>
+      <c r="E35" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35">
+        <v>200</v>
+      </c>
+      <c r="H35">
+        <v>95</v>
+      </c>
+      <c r="I35">
+        <v>184</v>
+      </c>
+      <c r="J35">
+        <v>11</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35">
+        <v>5</v>
+      </c>
+      <c r="M35">
+        <v>0</v>
+      </c>
+      <c r="N35">
+        <v>0.0000</v>
+      </c>
+      <c r="O35">
+        <v>0.0000</v>
+      </c>
+      <c r="P35">
+        <v>55</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>127</v>
+      </c>
+      <c r="R35" t="s">
+        <v>24</v>
+      </c>
+      <c r="S35" t="s">
+        <v>25</v>
+      </c>
+      <c r="T35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>207</v>
+      </c>
+      <c r="B36" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" t="s">
+        <v>126</v>
+      </c>
+      <c r="D36">
+        <v>1</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36">
+        <v>200</v>
+      </c>
+      <c r="H36">
+        <v>96</v>
+      </c>
+      <c r="I36">
+        <v>191</v>
+      </c>
+      <c r="J36">
+        <v>3</v>
+      </c>
+      <c r="K36">
+        <v>1</v>
+      </c>
+      <c r="L36">
+        <v>5</v>
+      </c>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36">
+        <v>0.1000</v>
+      </c>
+      <c r="O36">
+        <v>0.0000</v>
+      </c>
+      <c r="P36" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>115</v>
+      </c>
+      <c r="R36" t="s">
+        <v>24</v>
+      </c>
+      <c r="S36" t="s">
+        <v>25</v>
+      </c>
+      <c r="T36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>206</v>
+      </c>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37">
+        <v>1</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37">
+        <v>200</v>
+      </c>
+      <c r="H37">
+        <v>90</v>
+      </c>
+      <c r="I37">
+        <v>180</v>
+      </c>
+      <c r="J37">
+        <v>2</v>
+      </c>
+      <c r="K37">
+        <v>5</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>13</v>
+      </c>
+      <c r="N37">
+        <v>0.1000</v>
+      </c>
+      <c r="O37">
+        <v>0.0000</v>
+      </c>
+      <c r="P37" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>127</v>
+      </c>
+      <c r="R37" t="s">
+        <v>24</v>
+      </c>
+      <c r="S37" t="s">
+        <v>25</v>
+      </c>
+      <c r="T37" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>205</v>
+      </c>
+      <c r="B38" t="s">
+        <v>132</v>
+      </c>
+      <c r="C38" t="s">
+        <v>133</v>
+      </c>
+      <c r="D38">
+        <v>2</v>
+      </c>
+      <c r="E38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F38" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38">
+        <v>200</v>
+      </c>
+      <c r="H38">
+        <v>91</v>
+      </c>
+      <c r="I38">
+        <v>178</v>
+      </c>
+      <c r="J38">
+        <v>11</v>
+      </c>
+      <c r="K38">
+        <v>11</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>0</v>
+      </c>
+      <c r="N38">
+        <v>0.1000</v>
+      </c>
+      <c r="O38">
+        <v>0.0000</v>
+      </c>
+      <c r="P38" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>81</v>
+      </c>
+      <c r="R38" t="s">
+        <v>24</v>
+      </c>
+      <c r="S38" t="s">
+        <v>25</v>
+      </c>
+      <c r="T38" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>204</v>
+      </c>
+      <c r="B39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>2</v>
+      </c>
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39">
+        <v>200</v>
+      </c>
+      <c r="H39">
+        <v>88</v>
+      </c>
+      <c r="I39">
+        <v>170</v>
+      </c>
+      <c r="J39">
+        <v>14</v>
+      </c>
+      <c r="K39">
+        <v>1</v>
+      </c>
+      <c r="L39">
+        <v>15</v>
+      </c>
+      <c r="M39">
+        <v>0</v>
+      </c>
+      <c r="N39">
+        <v>0.1000</v>
+      </c>
+      <c r="O39">
+        <v>0.0000</v>
+      </c>
+      <c r="P39">
+        <v>22</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>135</v>
+      </c>
+      <c r="R39" t="s">
+        <v>104</v>
+      </c>
+      <c r="S39" t="s">
+        <v>105</v>
+      </c>
+      <c r="T39" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>203</v>
+      </c>
+      <c r="B40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>1</v>
+      </c>
+      <c r="E40" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40">
+        <v>200</v>
+      </c>
+      <c r="H40">
+        <v>95</v>
+      </c>
+      <c r="I40">
+        <v>190</v>
+      </c>
+      <c r="J40">
+        <v>5</v>
+      </c>
+      <c r="K40">
+        <v>1</v>
+      </c>
+      <c r="L40">
+        <v>4</v>
+      </c>
+      <c r="M40">
+        <v>0</v>
+      </c>
+      <c r="N40">
+        <v>0.0000</v>
+      </c>
+      <c r="O40">
+        <v>0.0000</v>
+      </c>
+      <c r="P40" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>137</v>
+      </c>
+      <c r="R40" t="s">
+        <v>24</v>
+      </c>
+      <c r="S40" t="s">
+        <v>25</v>
+      </c>
+      <c r="T40" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>202</v>
+      </c>
+      <c r="B41" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>1</v>
+      </c>
+      <c r="E41" t="s">
+        <v>34</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41">
+        <v>20</v>
+      </c>
+      <c r="H41">
+        <v>95</v>
+      </c>
+      <c r="I41">
+        <v>19</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41">
+        <v>1</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41">
+        <v>0.0000</v>
+      </c>
+      <c r="O41">
+        <v>0.0000</v>
+      </c>
+      <c r="P41">
+        <v>74</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>137</v>
+      </c>
+      <c r="R41" t="s">
+        <v>104</v>
+      </c>
+      <c r="S41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T41" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>201</v>
+      </c>
+      <c r="B42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" t="s">
+        <v>141</v>
+      </c>
+      <c r="D42">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>75</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42">
+        <v>200</v>
+      </c>
+      <c r="H42">
+        <v>96</v>
+      </c>
+      <c r="I42">
+        <v>190</v>
+      </c>
+      <c r="J42">
+        <v>4</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>6</v>
+      </c>
+      <c r="M42">
+        <v>0</v>
+      </c>
+      <c r="N42">
+        <v>0.1000</v>
+      </c>
+      <c r="O42">
+        <v>0.0000</v>
+      </c>
+      <c r="P42">
+        <v>54</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>142</v>
+      </c>
+      <c r="R42" t="s">
+        <v>24</v>
+      </c>
+      <c r="S42" t="s">
+        <v>25</v>
+      </c>
+      <c r="T42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>200</v>
+      </c>
+      <c r="B43" t="s">
+        <v>141</v>
+      </c>
+      <c r="C43" t="s">
+        <v>141</v>
+      </c>
+      <c r="D43">
+        <v>7</v>
+      </c>
+      <c r="E43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43">
+        <v>200</v>
+      </c>
+      <c r="H43">
+        <v>92</v>
+      </c>
+      <c r="I43">
+        <v>176</v>
+      </c>
+      <c r="J43">
+        <v>16</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>8</v>
+      </c>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43">
+        <v>0.1000</v>
+      </c>
+      <c r="O43">
+        <v>0.0000</v>
+      </c>
+      <c r="P43">
+        <v>53</v>
+      </c>
+      <c r="Q43">
+        <v>73</v>
+      </c>
+      <c r="R43" t="s">
+        <v>24</v>
+      </c>
+      <c r="S43" t="s">
+        <v>25</v>
+      </c>
+      <c r="T43" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>199</v>
+      </c>
+      <c r="B44" t="s">
+        <v>141</v>
+      </c>
+      <c r="C44" t="s">
+        <v>141</v>
+      </c>
+      <c r="D44">
+        <v>7</v>
+      </c>
+      <c r="E44" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44">
+        <v>200</v>
+      </c>
+      <c r="H44">
+        <v>89</v>
+      </c>
+      <c r="I44">
+        <v>174</v>
+      </c>
+      <c r="J44">
+        <v>10</v>
+      </c>
+      <c r="K44">
+        <v>2</v>
+      </c>
+      <c r="L44">
+        <v>14</v>
+      </c>
+      <c r="M44">
+        <v>0</v>
+      </c>
+      <c r="N44">
+        <v>0.4000</v>
+      </c>
+      <c r="O44">
+        <v>0.0000</v>
+      </c>
+      <c r="P44" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q44">
+        <v>86</v>
+      </c>
+      <c r="R44" t="s">
+        <v>104</v>
+      </c>
+      <c r="S44" t="s">
+        <v>105</v>
+      </c>
+      <c r="T44" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>198</v>
+      </c>
+      <c r="B45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45">
+        <v>5</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45">
+        <v>200</v>
+      </c>
+      <c r="H45">
+        <v>91</v>
+      </c>
+      <c r="I45">
+        <v>178</v>
+      </c>
+      <c r="J45">
+        <v>11</v>
+      </c>
+      <c r="K45">
+        <v>3</v>
+      </c>
+      <c r="L45">
+        <v>8</v>
+      </c>
+      <c r="M45">
+        <v>0</v>
+      </c>
+      <c r="N45">
+        <v>0.3000</v>
+      </c>
+      <c r="O45">
+        <v>0.0000</v>
+      </c>
+      <c r="P45" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q45">
+        <v>86</v>
+      </c>
+      <c r="R45" t="s">
+        <v>24</v>
+      </c>
+      <c r="S45" t="s">
+        <v>25</v>
+      </c>
+      <c r="T45" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>141</v>
+      </c>
+      <c r="C46" t="s">
+        <v>141</v>
+      </c>
+      <c r="D46">
+        <v>6</v>
+      </c>
+      <c r="E46" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46">
+        <v>200</v>
+      </c>
+      <c r="H46">
+        <v>92</v>
+      </c>
+      <c r="I46">
+        <v>179</v>
+      </c>
+      <c r="J46">
+        <v>12</v>
+      </c>
+      <c r="K46">
+        <v>2</v>
+      </c>
+      <c r="L46">
+        <v>7</v>
+      </c>
+      <c r="M46">
+        <v>0</v>
+      </c>
+      <c r="N46">
+        <v>0.5000</v>
+      </c>
+      <c r="O46">
+        <v>0.0000</v>
+      </c>
+      <c r="P46" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>81</v>
+      </c>
+      <c r="R46" t="s">
+        <v>24</v>
+      </c>
+      <c r="S46" t="s">
+        <v>25</v>
+      </c>
+      <c r="T46" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47">
+        <v>15</v>
+      </c>
+      <c r="E47" t="s">
+        <v>100</v>
+      </c>
+      <c r="F47" t="s">
+        <v>89</v>
+      </c>
+      <c r="G47">
+        <v>202</v>
+      </c>
+      <c r="H47">
+        <v>89</v>
+      </c>
+      <c r="I47">
+        <v>174</v>
+      </c>
+      <c r="J47">
+        <v>13</v>
+      </c>
+      <c r="K47">
+        <v>1</v>
+      </c>
+      <c r="L47">
+        <v>14</v>
+      </c>
+      <c r="M47">
+        <v>0</v>
+      </c>
+      <c r="N47">
+        <v>0.2000</v>
+      </c>
+      <c r="O47">
+        <v>0.0000</v>
+      </c>
+      <c r="P47" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>59</v>
+      </c>
+      <c r="R47" t="s">
+        <v>24</v>
+      </c>
+      <c r="S47" t="s">
+        <v>25</v>
+      </c>
+      <c r="T47" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48">
+        <v>7</v>
+      </c>
+      <c r="E48" t="s">
+        <v>21</v>
+      </c>
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48">
+        <v>200</v>
+      </c>
+      <c r="H48">
+        <v>93</v>
+      </c>
+      <c r="I48">
+        <v>182</v>
+      </c>
+      <c r="J48">
+        <v>9</v>
+      </c>
+      <c r="K48">
+        <v>2</v>
+      </c>
+      <c r="L48">
+        <v>7</v>
+      </c>
+      <c r="M48">
+        <v>0</v>
+      </c>
+      <c r="N48">
+        <v>0.0000</v>
+      </c>
+      <c r="O48">
+        <v>0.0000</v>
+      </c>
+      <c r="P48" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>78</v>
+      </c>
+      <c r="R48" t="s">
+        <v>24</v>
+      </c>
+      <c r="S48" t="s">
+        <v>25</v>
+      </c>
+      <c r="T48" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" t="s">
+        <v>141</v>
+      </c>
+      <c r="D49">
+        <v>5</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49">
+        <v>200</v>
+      </c>
+      <c r="H49">
+        <v>90</v>
+      </c>
+      <c r="I49">
+        <v>173</v>
+      </c>
+      <c r="J49">
+        <v>15</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <v>12</v>
+      </c>
+      <c r="M49">
+        <v>0</v>
+      </c>
+      <c r="N49">
+        <v>1.1000</v>
+      </c>
+      <c r="O49">
+        <v>0.0100</v>
+      </c>
+      <c r="P49" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>154</v>
+      </c>
+      <c r="R49" t="s">
+        <v>24</v>
+      </c>
+      <c r="S49" t="s">
+        <v>25</v>
+      </c>
+      <c r="T49" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>156</v>
+      </c>
+      <c r="D50">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>63</v>
+      </c>
+      <c r="F50" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50">
+        <v>200</v>
+      </c>
+      <c r="H50">
+        <v>90</v>
+      </c>
+      <c r="I50">
+        <v>168</v>
+      </c>
+      <c r="J50">
+        <v>23</v>
+      </c>
+      <c r="K50">
+        <v>5</v>
+      </c>
+      <c r="L50">
+        <v>4</v>
+      </c>
+      <c r="M50">
+        <v>0</v>
+      </c>
+      <c r="N50">
+        <v>0.1000</v>
+      </c>
+      <c r="O50">
+        <v>0.0000</v>
+      </c>
+      <c r="P50">
+        <v>97</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>157</v>
+      </c>
+      <c r="R50" t="s">
+        <v>24</v>
+      </c>
+      <c r="S50" t="s">
+        <v>25</v>
+      </c>
+      <c r="T50" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>192</v>
+      </c>
+      <c r="B51" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" t="s">
+        <v>156</v>
+      </c>
+      <c r="D51">
+        <v>8</v>
+      </c>
+      <c r="E51" t="s">
+        <v>75</v>
+      </c>
+      <c r="F51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51">
+        <v>200</v>
+      </c>
+      <c r="H51">
+        <v>92</v>
+      </c>
+      <c r="I51">
+        <v>182</v>
+      </c>
+      <c r="J51">
+        <v>4</v>
+      </c>
+      <c r="K51">
+        <v>1</v>
+      </c>
+      <c r="L51">
+        <v>13</v>
+      </c>
+      <c r="M51">
+        <v>0</v>
+      </c>
+      <c r="N51">
+        <v>0.2000</v>
+      </c>
+      <c r="O51">
+        <v>0.0000</v>
+      </c>
+      <c r="P51">
+        <v>42</v>
+      </c>
+      <c r="Q51">
+        <v>54</v>
+      </c>
+      <c r="R51" t="s">
+        <v>24</v>
+      </c>
+      <c r="S51" t="s">
+        <v>25</v>
+      </c>
+      <c r="T51" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>191</v>
+      </c>
+      <c r="B52" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52">
+        <v>7</v>
+      </c>
+      <c r="E52" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52">
+        <v>200</v>
+      </c>
+      <c r="H52">
+        <v>92</v>
+      </c>
+      <c r="I52">
+        <v>182</v>
+      </c>
+      <c r="J52">
+        <v>7</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>11</v>
+      </c>
+      <c r="M52">
+        <v>0</v>
+      </c>
+      <c r="N52">
+        <v>0.1000</v>
+      </c>
+      <c r="O52">
+        <v>0.0000</v>
+      </c>
+      <c r="P52" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q52">
+        <v>86</v>
+      </c>
+      <c r="R52" t="s">
+        <v>24</v>
+      </c>
+      <c r="S52" t="s">
+        <v>25</v>
+      </c>
+      <c r="T52" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>190</v>
+      </c>
+      <c r="B53" t="s">
+        <v>156</v>
+      </c>
+      <c r="C53" t="s">
+        <v>156</v>
+      </c>
+      <c r="D53">
+        <v>6</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53">
+        <v>200</v>
+      </c>
+      <c r="H53">
+        <v>83</v>
+      </c>
+      <c r="I53">
+        <v>159</v>
+      </c>
+      <c r="J53">
+        <v>23</v>
+      </c>
+      <c r="K53">
+        <v>3</v>
+      </c>
+      <c r="L53">
+        <v>15</v>
+      </c>
+      <c r="M53">
+        <v>0</v>
+      </c>
+      <c r="N53">
+        <v>1.0000</v>
+      </c>
+      <c r="O53">
+        <v>0.0000</v>
+      </c>
+      <c r="P53" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q53">
+        <v>86</v>
+      </c>
+      <c r="R53" t="s">
+        <v>24</v>
+      </c>
+      <c r="S53" t="s">
+        <v>25</v>
+      </c>
+      <c r="T53" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>189</v>
+      </c>
+      <c r="B54" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" t="s">
+        <v>126</v>
+      </c>
+      <c r="D54">
+        <v>5</v>
+      </c>
+      <c r="E54" t="s">
+        <v>30</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54">
+        <v>200</v>
+      </c>
+      <c r="H54">
+        <v>89</v>
+      </c>
+      <c r="I54">
+        <v>173</v>
+      </c>
+      <c r="J54">
+        <v>10</v>
+      </c>
+      <c r="K54">
+        <v>8</v>
+      </c>
+      <c r="L54">
+        <v>9</v>
+      </c>
+      <c r="M54">
+        <v>0</v>
+      </c>
+      <c r="N54">
+        <v>0.8000</v>
+      </c>
+      <c r="O54">
+        <v>0.0000</v>
+      </c>
+      <c r="P54" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>93</v>
+      </c>
+      <c r="R54" t="s">
+        <v>104</v>
+      </c>
+      <c r="S54" t="s">
+        <v>105</v>
+      </c>
+      <c r="T54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>188</v>
+      </c>
+      <c r="B55" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55">
+        <v>5</v>
+      </c>
+      <c r="E55" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55">
+        <v>200</v>
+      </c>
+      <c r="H55">
+        <v>89</v>
+      </c>
+      <c r="I55">
+        <v>173</v>
+      </c>
+      <c r="J55">
+        <v>15</v>
+      </c>
+      <c r="K55">
+        <v>3</v>
+      </c>
+      <c r="L55">
+        <v>9</v>
+      </c>
+      <c r="M55">
+        <v>0</v>
+      </c>
+      <c r="N55">
+        <v>1.7000</v>
+      </c>
+      <c r="O55">
+        <v>0.0100</v>
+      </c>
+      <c r="P55" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>35</v>
+      </c>
+      <c r="R55" t="s">
+        <v>104</v>
+      </c>
+      <c r="S55" t="s">
+        <v>105</v>
+      </c>
+      <c r="T55" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>187</v>
+      </c>
+      <c r="B56" t="s">
+        <v>132</v>
+      </c>
+      <c r="C56" t="s">
+        <v>133</v>
+      </c>
+      <c r="D56">
+        <v>1</v>
+      </c>
+      <c r="E56" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56">
+        <v>200</v>
+      </c>
+      <c r="H56">
+        <v>92</v>
+      </c>
+      <c r="I56">
+        <v>183</v>
+      </c>
+      <c r="J56">
+        <v>3</v>
+      </c>
+      <c r="K56">
+        <v>1</v>
+      </c>
+      <c r="L56">
+        <v>13</v>
+      </c>
+      <c r="M56">
+        <v>0</v>
+      </c>
+      <c r="N56">
+        <v>0.2000</v>
+      </c>
+      <c r="O56">
+        <v>0.0000</v>
+      </c>
+      <c r="P56" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q56">
+        <v>85</v>
+      </c>
+      <c r="R56" t="s">
+        <v>24</v>
+      </c>
+      <c r="S56" t="s">
+        <v>25</v>
+      </c>
+      <c r="T56" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>186</v>
+      </c>
+      <c r="B57" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" t="s">
+        <v>126</v>
+      </c>
+      <c r="D57">
+        <v>5</v>
+      </c>
+      <c r="E57" t="s">
+        <v>30</v>
+      </c>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57">
+        <v>200</v>
+      </c>
+      <c r="H57">
+        <v>88</v>
+      </c>
+      <c r="I57">
+        <v>172</v>
+      </c>
+      <c r="J57">
+        <v>14</v>
+      </c>
+      <c r="K57">
+        <v>2</v>
+      </c>
+      <c r="L57">
+        <v>12</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+      <c r="N57">
+        <v>1.0000</v>
+      </c>
+      <c r="O57">
+        <v>0.0000</v>
+      </c>
+      <c r="P57">
+        <v>77</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>165</v>
+      </c>
+      <c r="R57" t="s">
+        <v>104</v>
+      </c>
+      <c r="S57" t="s">
+        <v>105</v>
+      </c>
+      <c r="T57" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>185</v>
+      </c>
+      <c r="B58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58">
+        <v>2</v>
+      </c>
+      <c r="E58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58">
+        <v>200</v>
+      </c>
+      <c r="H58">
+        <v>92</v>
+      </c>
+      <c r="I58">
+        <v>178</v>
+      </c>
+      <c r="J58">
+        <v>14</v>
+      </c>
+      <c r="K58">
+        <v>1</v>
+      </c>
+      <c r="L58">
+        <v>7</v>
+      </c>
+      <c r="M58">
+        <v>0</v>
+      </c>
+      <c r="N58">
+        <v>0.1000</v>
+      </c>
+      <c r="O58">
+        <v>0.0000</v>
+      </c>
+      <c r="P58">
+        <v>44</v>
+      </c>
+      <c r="Q58">
+        <v>86</v>
+      </c>
+      <c r="R58" t="s">
+        <v>24</v>
+      </c>
+      <c r="S58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T58" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>184</v>
+      </c>
+      <c r="B59" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" t="s">
+        <v>126</v>
+      </c>
+      <c r="D59">
+        <v>1</v>
+      </c>
+      <c r="E59" t="s">
+        <v>34</v>
+      </c>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59">
+        <v>200</v>
+      </c>
+      <c r="H59">
+        <v>93</v>
+      </c>
+      <c r="I59">
+        <v>185</v>
+      </c>
+      <c r="J59">
+        <v>2</v>
+      </c>
+      <c r="K59">
+        <v>1</v>
+      </c>
+      <c r="L59">
+        <v>12</v>
+      </c>
+      <c r="M59">
+        <v>0</v>
+      </c>
+      <c r="N59">
+        <v>0.1000</v>
+      </c>
+      <c r="O59">
+        <v>0.0000</v>
+      </c>
+      <c r="P59" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q59">
+        <v>95</v>
+      </c>
+      <c r="R59" t="s">
+        <v>24</v>
+      </c>
+      <c r="S59" t="s">
+        <v>25</v>
+      </c>
+      <c r="T59" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>183</v>
+      </c>
+      <c r="B60" t="s">
+        <v>169</v>
+      </c>
+      <c r="C60" t="s">
+        <v>170</v>
+      </c>
+      <c r="D60">
+        <v>3</v>
+      </c>
+      <c r="E60" t="s">
+        <v>52</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60">
+        <v>200</v>
+      </c>
+      <c r="H60">
+        <v>84</v>
+      </c>
+      <c r="I60">
+        <v>157</v>
+      </c>
+      <c r="J60">
+        <v>27</v>
+      </c>
+      <c r="K60">
+        <v>5</v>
+      </c>
+      <c r="L60">
+        <v>10</v>
+      </c>
+      <c r="M60">
+        <v>1</v>
+      </c>
+      <c r="N60">
+        <v>0.5000</v>
+      </c>
+      <c r="O60">
+        <v>0.0000</v>
+      </c>
+      <c r="P60" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>97</v>
+      </c>
+      <c r="R60" t="s">
+        <v>104</v>
+      </c>
+      <c r="S60" t="s">
+        <v>105</v>
+      </c>
+      <c r="T60" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>182</v>
+      </c>
+      <c r="B61" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" t="s">
+        <v>170</v>
+      </c>
+      <c r="D61">
+        <v>2</v>
+      </c>
+      <c r="E61" t="s">
+        <v>39</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61">
+        <v>200</v>
+      </c>
+      <c r="H61">
+        <v>93</v>
+      </c>
+      <c r="I61">
+        <v>184</v>
+      </c>
+      <c r="J61">
+        <v>6</v>
+      </c>
+      <c r="K61">
+        <v>2</v>
+      </c>
+      <c r="L61">
+        <v>8</v>
+      </c>
+      <c r="M61">
+        <v>0</v>
+      </c>
+      <c r="N61">
+        <v>0.1000</v>
+      </c>
+      <c r="O61">
+        <v>0.0000</v>
+      </c>
+      <c r="P61">
+        <v>44</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>69</v>
+      </c>
+      <c r="R61" t="s">
+        <v>24</v>
+      </c>
+      <c r="S61" t="s">
+        <v>25</v>
+      </c>
+      <c r="T61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>181</v>
+      </c>
+      <c r="B62" t="s">
+        <v>169</v>
+      </c>
+      <c r="C62" t="s">
+        <v>170</v>
+      </c>
+      <c r="D62">
+        <v>1</v>
+      </c>
+      <c r="E62" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62">
+        <v>200</v>
+      </c>
+      <c r="H62">
+        <v>91</v>
+      </c>
+      <c r="I62">
+        <v>181</v>
+      </c>
+      <c r="J62">
+        <v>4</v>
+      </c>
+      <c r="K62">
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <v>15</v>
+      </c>
+      <c r="M62">
+        <v>0</v>
+      </c>
+      <c r="N62">
+        <v>0.2000</v>
+      </c>
+      <c r="O62">
+        <v>0.0000</v>
+      </c>
+      <c r="P62">
+        <v>65</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>36</v>
+      </c>
+      <c r="R62" t="s">
+        <v>24</v>
+      </c>
+      <c r="S62" t="s">
+        <v>25</v>
+      </c>
+      <c r="T62" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>180</v>
+      </c>
+      <c r="B63" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" t="s">
+        <v>175</v>
+      </c>
+      <c r="D63">
+        <v>6</v>
+      </c>
+      <c r="E63" t="s">
+        <v>27</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63">
+        <v>200</v>
+      </c>
+      <c r="H63">
+        <v>87</v>
+      </c>
+      <c r="I63">
+        <v>165</v>
+      </c>
+      <c r="J63">
+        <v>19</v>
+      </c>
+      <c r="K63">
+        <v>6</v>
+      </c>
+      <c r="L63">
+        <v>10</v>
+      </c>
+      <c r="M63">
+        <v>0</v>
+      </c>
+      <c r="N63">
+        <v>0.6000</v>
+      </c>
+      <c r="O63">
+        <v>0.0000</v>
+      </c>
+      <c r="P63" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>97</v>
+      </c>
+      <c r="R63" t="s">
+        <v>24</v>
+      </c>
+      <c r="S63" t="s">
+        <v>25</v>
+      </c>
+      <c r="T63" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>179</v>
+      </c>
+      <c r="B64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C64" t="s">
+        <v>175</v>
+      </c>
+      <c r="D64">
+        <v>6</v>
+      </c>
+      <c r="E64" t="s">
+        <v>27</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64">
+        <v>200</v>
+      </c>
+      <c r="H64">
+        <v>78</v>
+      </c>
+      <c r="I64">
+        <v>153</v>
+      </c>
+      <c r="J64">
+        <v>22</v>
+      </c>
+      <c r="K64">
+        <v>6</v>
+      </c>
+      <c r="L64">
+        <v>19</v>
+      </c>
+      <c r="M64">
+        <v>0</v>
+      </c>
+      <c r="N64">
+        <v>1.7000</v>
+      </c>
+      <c r="O64">
+        <v>0.0100</v>
+      </c>
+      <c r="P64" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>97</v>
+      </c>
+      <c r="R64" t="s">
+        <v>104</v>
+      </c>
+      <c r="S64" t="s">
+        <v>105</v>
+      </c>
+      <c r="T64" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>178</v>
+      </c>
+      <c r="B65" t="s">
+        <v>178</v>
+      </c>
+      <c r="C65" t="s">
+        <v>179</v>
+      </c>
+      <c r="D65">
+        <v>2</v>
+      </c>
+      <c r="E65" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65">
+        <v>200</v>
+      </c>
+      <c r="H65">
+        <v>93</v>
+      </c>
+      <c r="I65">
+        <v>183</v>
+      </c>
+      <c r="J65">
+        <v>10</v>
+      </c>
+      <c r="K65">
+        <v>2</v>
+      </c>
+      <c r="L65">
+        <v>5</v>
+      </c>
+      <c r="M65">
+        <v>0</v>
+      </c>
+      <c r="N65">
+        <v>0.0000</v>
+      </c>
+      <c r="O65">
+        <v>0.0000</v>
+      </c>
+      <c r="P65">
+        <v>33</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>157</v>
+      </c>
+      <c r="R65" t="s">
+        <v>24</v>
+      </c>
+      <c r="S65" t="s">
+        <v>25</v>
+      </c>
+      <c r="T65" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>177</v>
+      </c>
+      <c r="B66" t="s">
+        <v>174</v>
+      </c>
+      <c r="C66" t="s">
+        <v>175</v>
+      </c>
+      <c r="D66">
+        <v>6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>27</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66">
+        <v>200</v>
+      </c>
+      <c r="H66">
+        <v>80</v>
+      </c>
+      <c r="I66">
+        <v>149</v>
+      </c>
+      <c r="J66">
+        <v>33</v>
+      </c>
+      <c r="K66">
+        <v>3</v>
+      </c>
+      <c r="L66">
+        <v>15</v>
+      </c>
+      <c r="M66">
+        <v>0</v>
+      </c>
+      <c r="N66">
+        <v>1.4000</v>
+      </c>
+      <c r="O66">
+        <v>0.0100</v>
+      </c>
+      <c r="P66" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>181</v>
+      </c>
+      <c r="R66" t="s">
+        <v>24</v>
+      </c>
+      <c r="S66" t="s">
+        <v>25</v>
+      </c>
+      <c r="T66" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>176</v>
+      </c>
+      <c r="B67" t="s">
+        <v>174</v>
+      </c>
+      <c r="C67" t="s">
+        <v>175</v>
+      </c>
+      <c r="D67">
+        <v>5</v>
+      </c>
+      <c r="E67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67">
+        <v>200</v>
+      </c>
+      <c r="H67">
+        <v>91</v>
+      </c>
+      <c r="I67">
+        <v>178</v>
+      </c>
+      <c r="J67">
+        <v>10</v>
+      </c>
+      <c r="K67">
+        <v>1</v>
+      </c>
+      <c r="L67">
+        <v>11</v>
+      </c>
+      <c r="M67">
+        <v>0</v>
+      </c>
+      <c r="N67">
+        <v>1.2000</v>
+      </c>
+      <c r="O67">
+        <v>0.0100</v>
+      </c>
+      <c r="P67" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>25</v>
+      </c>
+      <c r="R67" t="s">
+        <v>24</v>
+      </c>
+      <c r="S67" t="s">
+        <v>25</v>
+      </c>
+      <c r="T67" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>175</v>
+      </c>
+      <c r="B68" t="s">
+        <v>174</v>
+      </c>
+      <c r="C68" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68">
+        <v>5</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68">
+        <v>200</v>
+      </c>
+      <c r="H68">
+        <v>88</v>
+      </c>
+      <c r="I68">
+        <v>172</v>
+      </c>
+      <c r="J68">
+        <v>12</v>
+      </c>
+      <c r="K68">
+        <v>4</v>
+      </c>
+      <c r="L68">
+        <v>12</v>
+      </c>
+      <c r="M68">
+        <v>0</v>
+      </c>
+      <c r="N68">
+        <v>1.5000</v>
+      </c>
+      <c r="O68">
+        <v>0.0100</v>
+      </c>
+      <c r="P68" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>81</v>
+      </c>
+      <c r="R68" t="s">
+        <v>104</v>
+      </c>
+      <c r="S68" t="s">
+        <v>105</v>
+      </c>
+      <c r="T68" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>174</v>
+      </c>
+      <c r="B69" t="s">
+        <v>174</v>
+      </c>
+      <c r="C69" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69">
+        <v>5</v>
+      </c>
+      <c r="E69" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69">
+        <v>200</v>
+      </c>
+      <c r="H69">
+        <v>90</v>
+      </c>
+      <c r="I69">
+        <v>177</v>
+      </c>
+      <c r="J69">
+        <v>10</v>
+      </c>
+      <c r="K69">
+        <v>1</v>
+      </c>
+      <c r="L69">
+        <v>12</v>
+      </c>
+      <c r="M69">
+        <v>0</v>
+      </c>
+      <c r="N69">
+        <v>1.1000</v>
+      </c>
+      <c r="O69">
+        <v>0.0100</v>
+      </c>
+      <c r="P69" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>49</v>
+      </c>
+      <c r="R69" t="s">
+        <v>24</v>
+      </c>
+      <c r="S69" t="s">
+        <v>25</v>
+      </c>
+      <c r="T69" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>173</v>
+      </c>
+      <c r="B70" t="s">
+        <v>174</v>
+      </c>
+      <c r="C70" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70">
+        <v>5</v>
+      </c>
+      <c r="E70" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70">
+        <v>200</v>
+      </c>
+      <c r="H70">
+        <v>86</v>
+      </c>
+      <c r="I70">
+        <v>171</v>
+      </c>
+      <c r="J70">
+        <v>8</v>
+      </c>
+      <c r="K70">
+        <v>3</v>
+      </c>
+      <c r="L70">
+        <v>18</v>
+      </c>
+      <c r="M70">
+        <v>0</v>
+      </c>
+      <c r="N70">
+        <v>2.1000</v>
+      </c>
+      <c r="O70">
+        <v>0.0100</v>
+      </c>
+      <c r="P70" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>103</v>
+      </c>
+      <c r="R70" t="s">
+        <v>104</v>
+      </c>
+      <c r="S70" t="s">
+        <v>105</v>
+      </c>
+      <c r="T70" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>172</v>
+      </c>
+      <c r="B71" t="s">
+        <v>174</v>
+      </c>
+      <c r="C71" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71">
+        <v>5</v>
+      </c>
+      <c r="E71" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71">
+        <v>200</v>
+      </c>
+      <c r="H71">
+        <v>88</v>
+      </c>
+      <c r="I71">
+        <v>169</v>
+      </c>
+      <c r="J71">
+        <v>19</v>
+      </c>
+      <c r="K71">
+        <v>2</v>
+      </c>
+      <c r="L71">
+        <v>10</v>
+      </c>
+      <c r="M71">
+        <v>0</v>
+      </c>
+      <c r="N71">
+        <v>1.7000</v>
+      </c>
+      <c r="O71">
+        <v>0.0100</v>
+      </c>
+      <c r="P71" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>103</v>
+      </c>
+      <c r="R71" t="s">
+        <v>104</v>
+      </c>
+      <c r="S71" t="s">
+        <v>105</v>
+      </c>
+      <c r="T71" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>171</v>
+      </c>
+      <c r="B72" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" t="s">
+        <v>175</v>
+      </c>
+      <c r="D72">
+        <v>5</v>
+      </c>
+      <c r="E72" t="s">
+        <v>30</v>
+      </c>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72">
+        <v>200</v>
+      </c>
+      <c r="H72">
+        <v>91</v>
+      </c>
+      <c r="I72">
+        <v>177</v>
+      </c>
+      <c r="J72">
+        <v>11</v>
+      </c>
+      <c r="K72">
+        <v>1</v>
+      </c>
+      <c r="L72">
+        <v>11</v>
+      </c>
+      <c r="M72">
+        <v>0</v>
+      </c>
+      <c r="N72">
+        <v>1.4000</v>
+      </c>
+      <c r="O72">
+        <v>0.0100</v>
+      </c>
+      <c r="P72">
+        <v>77</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>103</v>
+      </c>
+      <c r="R72" t="s">
+        <v>24</v>
+      </c>
+      <c r="S72" t="s">
+        <v>25</v>
+      </c>
+      <c r="T72" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>170</v>
+      </c>
+      <c r="B73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C73" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73">
+        <v>18</v>
+      </c>
+      <c r="E73" t="s">
+        <v>88</v>
+      </c>
+      <c r="F73" t="s">
+        <v>89</v>
+      </c>
+      <c r="G73">
+        <v>202</v>
+      </c>
+      <c r="H73">
+        <v>86</v>
+      </c>
+      <c r="I73">
+        <v>170</v>
+      </c>
+      <c r="J73">
+        <v>14</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>18</v>
+      </c>
+      <c r="M73">
+        <v>0</v>
+      </c>
+      <c r="N73">
+        <v>0.5000</v>
+      </c>
+      <c r="O73">
+        <v>0.0000</v>
+      </c>
+      <c r="P73" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>84</v>
+      </c>
+      <c r="R73" t="s">
+        <v>24</v>
+      </c>
+      <c r="S73" t="s">
+        <v>25</v>
+      </c>
+      <c r="T73" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>169</v>
+      </c>
+      <c r="B74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C74" t="s">
+        <v>62</v>
+      </c>
+      <c r="D74">
+        <v>6</v>
+      </c>
+      <c r="E74" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74">
+        <v>200</v>
+      </c>
+      <c r="H74">
+        <v>80</v>
+      </c>
+      <c r="I74">
+        <v>153</v>
+      </c>
+      <c r="J74">
+        <v>24</v>
+      </c>
+      <c r="K74">
+        <v>6</v>
+      </c>
+      <c r="L74">
+        <v>17</v>
+      </c>
+      <c r="M74">
+        <v>0</v>
+      </c>
+      <c r="N74">
+        <v>0.9000</v>
+      </c>
+      <c r="O74">
+        <v>0.0000</v>
+      </c>
+      <c r="P74" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>31</v>
+      </c>
+      <c r="R74" t="s">
+        <v>24</v>
+      </c>
+      <c r="S74" t="s">
+        <v>25</v>
+      </c>
+      <c r="T74" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>168</v>
+      </c>
+      <c r="B75" t="s">
+        <v>42</v>
+      </c>
+      <c r="C75" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75">
+        <v>5</v>
+      </c>
+      <c r="E75" t="s">
+        <v>30</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75">
+        <v>200</v>
+      </c>
+      <c r="H75">
+        <v>87</v>
+      </c>
+      <c r="I75">
+        <v>173</v>
+      </c>
+      <c r="J75">
+        <v>9</v>
+      </c>
+      <c r="K75">
+        <v>2</v>
+      </c>
+      <c r="L75">
+        <v>16</v>
+      </c>
+      <c r="M75">
+        <v>0</v>
+      </c>
+      <c r="N75">
+        <v>1.9000</v>
+      </c>
+      <c r="O75">
+        <v>0.0100</v>
+      </c>
+      <c r="P75" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q75">
+        <v>86</v>
+      </c>
+      <c r="R75" t="s">
+        <v>104</v>
+      </c>
+      <c r="S75" t="s">
+        <v>105</v>
+      </c>
+      <c r="T75" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>167</v>
+      </c>
+      <c r="B76" t="s">
+        <v>42</v>
+      </c>
+      <c r="C76" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76">
+        <v>4</v>
+      </c>
+      <c r="E76" t="s">
+        <v>57</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76">
+        <v>200</v>
+      </c>
+      <c r="H76">
+        <v>87</v>
+      </c>
+      <c r="I76">
+        <v>161</v>
+      </c>
+      <c r="J76">
+        <v>28</v>
+      </c>
+      <c r="K76">
+        <v>2</v>
+      </c>
+      <c r="L76">
+        <v>9</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+      <c r="N76">
+        <v>0.1000</v>
+      </c>
+      <c r="O76">
+        <v>0.0000</v>
+      </c>
+      <c r="P76" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>103</v>
+      </c>
+      <c r="R76" t="s">
+        <v>24</v>
+      </c>
+      <c r="S76" t="s">
+        <v>25</v>
+      </c>
+      <c r="T76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>166</v>
+      </c>
+      <c r="B77" t="s">
+        <v>42</v>
+      </c>
+      <c r="C77" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77">
+        <v>3</v>
+      </c>
+      <c r="E77" t="s">
+        <v>52</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77">
+        <v>200</v>
+      </c>
+      <c r="H77">
+        <v>87</v>
+      </c>
+      <c r="I77">
+        <v>158</v>
+      </c>
+      <c r="J77">
+        <v>32</v>
+      </c>
+      <c r="K77">
+        <v>3</v>
+      </c>
+      <c r="L77">
+        <v>7</v>
+      </c>
+      <c r="M77">
+        <v>0</v>
+      </c>
+      <c r="N77">
+        <v>0.1000</v>
+      </c>
+      <c r="O77">
+        <v>0.0000</v>
+      </c>
+      <c r="P77" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q77">
+        <v>86</v>
+      </c>
+      <c r="R77" t="s">
+        <v>24</v>
+      </c>
+      <c r="S77" t="s">
+        <v>25</v>
+      </c>
+      <c r="T77" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>165</v>
+      </c>
+      <c r="B78" t="s">
+        <v>42</v>
+      </c>
+      <c r="C78" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78">
+        <v>3</v>
+      </c>
+      <c r="E78" t="s">
+        <v>52</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78">
+        <v>200</v>
+      </c>
+      <c r="H78">
+        <v>81</v>
+      </c>
+      <c r="I78">
+        <v>152</v>
+      </c>
+      <c r="J78">
+        <v>31</v>
+      </c>
+      <c r="K78">
+        <v>5</v>
+      </c>
+      <c r="L78">
+        <v>12</v>
+      </c>
+      <c r="M78">
+        <v>0</v>
+      </c>
+      <c r="N78">
+        <v>0.1000</v>
+      </c>
+      <c r="O78">
+        <v>0.0000</v>
+      </c>
+      <c r="P78" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>73</v>
+      </c>
+      <c r="R78" t="s">
+        <v>104</v>
+      </c>
+      <c r="S78" t="s">
+        <v>105</v>
+      </c>
+      <c r="T78" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>164</v>
+      </c>
+      <c r="B79" t="s">
+        <v>42</v>
+      </c>
+      <c r="C79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79">
+        <v>3</v>
+      </c>
+      <c r="E79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79">
+        <v>200</v>
+      </c>
+      <c r="H79">
+        <v>78</v>
+      </c>
+      <c r="I79">
+        <v>145</v>
+      </c>
+      <c r="J79">
+        <v>31</v>
+      </c>
+      <c r="K79">
+        <v>7</v>
+      </c>
+      <c r="L79">
+        <v>17</v>
+      </c>
+      <c r="M79">
+        <v>0</v>
+      </c>
+      <c r="N79">
+        <v>0.3000</v>
+      </c>
+      <c r="O79">
+        <v>0.0000</v>
+      </c>
+      <c r="P79" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>97</v>
+      </c>
+      <c r="R79" t="s">
+        <v>104</v>
+      </c>
+      <c r="S79" t="s">
+        <v>105</v>
+      </c>
+      <c r="T79" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>163</v>
+      </c>
+      <c r="B80" t="s">
+        <v>197</v>
+      </c>
+      <c r="C80" t="s">
+        <v>197</v>
+      </c>
+      <c r="D80">
+        <v>3</v>
+      </c>
+      <c r="E80" t="s">
+        <v>52</v>
+      </c>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80">
+        <v>200</v>
+      </c>
+      <c r="H80">
+        <v>85</v>
+      </c>
+      <c r="I80">
+        <v>155</v>
+      </c>
+      <c r="J80">
+        <v>30</v>
+      </c>
+      <c r="K80">
+        <v>5</v>
+      </c>
+      <c r="L80">
+        <v>10</v>
+      </c>
+      <c r="M80">
+        <v>0</v>
+      </c>
+      <c r="N80">
+        <v>0.1000</v>
+      </c>
+      <c r="O80">
+        <v>0.0000</v>
+      </c>
+      <c r="P80" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q80">
+        <v>55</v>
+      </c>
+      <c r="R80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T80" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>162</v>
+      </c>
+      <c r="B81" t="s">
+        <v>199</v>
+      </c>
+      <c r="C81" t="s">
+        <v>199</v>
+      </c>
+      <c r="D81">
+        <v>2</v>
+      </c>
+      <c r="E81" t="s">
+        <v>39</v>
+      </c>
+      <c r="F81" t="s">
+        <v>22</v>
+      </c>
+      <c r="G81">
+        <v>200</v>
+      </c>
+      <c r="H81">
+        <v>94</v>
+      </c>
+      <c r="I81">
+        <v>181</v>
+      </c>
+      <c r="J81">
+        <v>13</v>
+      </c>
+      <c r="K81">
+        <v>0</v>
+      </c>
+      <c r="L81">
+        <v>6</v>
+      </c>
+      <c r="M81">
+        <v>0</v>
+      </c>
+      <c r="N81">
+        <v>0.1000</v>
+      </c>
+      <c r="O81">
+        <v>0.0000</v>
+      </c>
+      <c r="P81">
+        <v>33</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>45</v>
+      </c>
+      <c r="R81" t="s">
+        <v>24</v>
+      </c>
+      <c r="S81" t="s">
+        <v>25</v>
+      </c>
+      <c r="T81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>161</v>
+      </c>
+      <c r="B82" t="s">
+        <v>141</v>
+      </c>
+      <c r="C82" t="s">
+        <v>141</v>
+      </c>
+      <c r="D82">
+        <v>4</v>
+      </c>
+      <c r="E82" t="s">
+        <v>57</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82">
+        <v>200</v>
+      </c>
+      <c r="H82">
+        <v>91</v>
+      </c>
+      <c r="I82">
+        <v>172</v>
+      </c>
+      <c r="J82">
+        <v>22</v>
+      </c>
+      <c r="K82">
+        <v>2</v>
+      </c>
+      <c r="L82">
+        <v>4</v>
+      </c>
+      <c r="M82">
+        <v>0</v>
+      </c>
+      <c r="N82">
+        <v>0.1000</v>
+      </c>
+      <c r="O82">
+        <v>0.0000</v>
+      </c>
+      <c r="P82" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>97</v>
+      </c>
+      <c r="R82" t="s">
+        <v>24</v>
+      </c>
+      <c r="S82" t="s">
+        <v>25</v>
+      </c>
+      <c r="T82" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>160</v>
+      </c>
+      <c r="B83" t="s">
+        <v>202</v>
+      </c>
+      <c r="C83" t="s">
+        <v>202</v>
+      </c>
+      <c r="D83">
+        <v>3</v>
+      </c>
+      <c r="E83" t="s">
+        <v>52</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83">
+        <v>200</v>
+      </c>
+      <c r="H83">
+        <v>91</v>
+      </c>
+      <c r="I83">
+        <v>171</v>
+      </c>
+      <c r="J83">
+        <v>25</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="L83">
+        <v>3</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+      <c r="N83">
+        <v>0.0000</v>
+      </c>
+      <c r="O83">
+        <v>0.0000</v>
+      </c>
+      <c r="P83" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>31</v>
+      </c>
+      <c r="R83" t="s">
+        <v>24</v>
+      </c>
+      <c r="S83" t="s">
+        <v>25</v>
+      </c>
+      <c r="T83" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>159</v>
+      </c>
+      <c r="B84" t="s">
+        <v>205</v>
+      </c>
+      <c r="C84" t="s">
+        <v>205</v>
+      </c>
+      <c r="D84">
+        <v>5</v>
+      </c>
+      <c r="E84" t="s">
+        <v>30</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84">
+        <v>200</v>
+      </c>
+      <c r="H84">
+        <v>94</v>
+      </c>
+      <c r="I84">
+        <v>184</v>
+      </c>
+      <c r="J84">
+        <v>10</v>
+      </c>
+      <c r="K84">
+        <v>1</v>
+      </c>
+      <c r="L84">
+        <v>5</v>
+      </c>
+      <c r="M84">
+        <v>0</v>
+      </c>
+      <c r="N84">
+        <v>0.3000</v>
+      </c>
+      <c r="O84">
+        <v>0.0000</v>
+      </c>
+      <c r="P84">
+        <v>77</v>
+      </c>
+      <c r="Q84">
+        <v>86</v>
+      </c>
+      <c r="R84" t="s">
+        <v>24</v>
+      </c>
+      <c r="S84" t="s">
+        <v>25</v>
+      </c>
+      <c r="T84" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>158</v>
+      </c>
+      <c r="B85" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" t="s">
+        <v>205</v>
+      </c>
+      <c r="D85">
+        <v>4</v>
+      </c>
+      <c r="E85" t="s">
+        <v>57</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85">
+        <v>200</v>
+      </c>
+      <c r="H85">
+        <v>90</v>
+      </c>
+      <c r="I85">
+        <v>168</v>
+      </c>
+      <c r="J85">
+        <v>25</v>
+      </c>
+      <c r="K85">
+        <v>2</v>
+      </c>
+      <c r="L85">
+        <v>5</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+      <c r="N85">
+        <v>0.1000</v>
+      </c>
+      <c r="O85">
+        <v>0.0000</v>
+      </c>
+      <c r="P85" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>165</v>
+      </c>
+      <c r="R85" t="s">
+        <v>24</v>
+      </c>
+      <c r="S85" t="s">
+        <v>25</v>
+      </c>
+      <c r="T85" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>157</v>
+      </c>
+      <c r="B86" t="s">
+        <v>61</v>
+      </c>
+      <c r="C86" t="s">
+        <v>62</v>
+      </c>
+      <c r="D86">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>92</v>
+      </c>
+      <c r="F86" t="s">
+        <v>89</v>
+      </c>
+      <c r="G86">
+        <v>205</v>
+      </c>
+      <c r="H86">
+        <v>81</v>
+      </c>
+      <c r="I86">
+        <v>162</v>
+      </c>
+      <c r="J86">
+        <v>21</v>
+      </c>
+      <c r="K86">
+        <v>2</v>
+      </c>
+      <c r="L86">
+        <v>18</v>
+      </c>
+      <c r="M86">
+        <v>2</v>
+      </c>
+      <c r="N86">
+        <v>4.9000</v>
+      </c>
+      <c r="O86">
+        <v>0.0200</v>
+      </c>
+      <c r="P86">
+        <v>99</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>208</v>
+      </c>
+      <c r="R86" t="s">
+        <v>24</v>
+      </c>
+      <c r="S86" t="s">
+        <v>25</v>
+      </c>
+      <c r="T86" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>156</v>
+      </c>
+      <c r="B87" t="s">
+        <v>61</v>
+      </c>
+      <c r="C87" t="s">
+        <v>62</v>
+      </c>
+      <c r="D87">
+        <v>5</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87">
+        <v>200</v>
+      </c>
+      <c r="H87">
+        <v>90</v>
+      </c>
+      <c r="I87">
+        <v>172</v>
+      </c>
+      <c r="J87">
+        <v>16</v>
+      </c>
+      <c r="K87">
+        <v>2</v>
+      </c>
+      <c r="L87">
+        <v>10</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+      <c r="N87">
+        <v>0.5000</v>
+      </c>
+      <c r="O87">
+        <v>0.0000</v>
+      </c>
+      <c r="P87" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q87">
+        <v>86</v>
+      </c>
+      <c r="R87" t="s">
+        <v>24</v>
+      </c>
+      <c r="S87" t="s">
+        <v>25</v>
+      </c>
+      <c r="T87" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>155</v>
+      </c>
+      <c r="B88" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" t="s">
+        <v>212</v>
+      </c>
+      <c r="D88">
+        <v>2</v>
+      </c>
+      <c r="E88" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88">
+        <v>200</v>
+      </c>
+      <c r="H88">
+        <v>91</v>
+      </c>
+      <c r="I88">
+        <v>178</v>
+      </c>
+      <c r="J88">
+        <v>13</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88">
+        <v>9</v>
+      </c>
+      <c r="M88">
+        <v>0</v>
+      </c>
+      <c r="N88">
+        <v>0.1000</v>
+      </c>
+      <c r="O88">
+        <v>0.0000</v>
+      </c>
+      <c r="P88" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>25</v>
+      </c>
+      <c r="R88" t="s">
+        <v>24</v>
+      </c>
+      <c r="S88" t="s">
+        <v>25</v>
+      </c>
+      <c r="T88" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>154</v>
+      </c>
+      <c r="B89" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" t="s">
+        <v>212</v>
+      </c>
+      <c r="D89">
+        <v>1</v>
+      </c>
+      <c r="E89" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89">
+        <v>200</v>
+      </c>
+      <c r="H89">
+        <v>93</v>
+      </c>
+      <c r="I89">
+        <v>182</v>
+      </c>
+      <c r="J89">
+        <v>11</v>
+      </c>
+      <c r="K89">
+        <v>1</v>
+      </c>
+      <c r="L89">
+        <v>6</v>
+      </c>
+      <c r="M89">
+        <v>0</v>
+      </c>
+      <c r="N89">
+        <v>0.1000</v>
+      </c>
+      <c r="O89">
+        <v>0.0000</v>
+      </c>
+      <c r="P89" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q89">
+        <v>86</v>
+      </c>
+      <c r="R89" t="s">
+        <v>24</v>
+      </c>
+      <c r="S89" t="s">
+        <v>25</v>
+      </c>
+      <c r="T89" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>153</v>
+      </c>
+      <c r="B90" t="s">
+        <v>174</v>
+      </c>
+      <c r="C90" t="s">
+        <v>175</v>
+      </c>
+      <c r="D90">
+        <v>5</v>
+      </c>
+      <c r="E90" t="s">
+        <v>30</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90">
+        <v>200</v>
+      </c>
+      <c r="H90">
+        <v>86</v>
+      </c>
+      <c r="I90">
+        <v>167</v>
+      </c>
+      <c r="J90">
+        <v>15</v>
+      </c>
+      <c r="K90">
+        <v>1</v>
+      </c>
+      <c r="L90">
+        <v>17</v>
+      </c>
+      <c r="M90">
+        <v>0</v>
+      </c>
+      <c r="N90">
+        <v>1.5000</v>
+      </c>
+      <c r="O90">
+        <v>0.0100</v>
+      </c>
+      <c r="P90" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>59</v>
+      </c>
+      <c r="R90" t="s">
+        <v>104</v>
+      </c>
+      <c r="S90" t="s">
+        <v>105</v>
+      </c>
+      <c r="T90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>152</v>
+      </c>
+      <c r="B91" t="s">
+        <v>174</v>
+      </c>
+      <c r="C91" t="s">
+        <v>175</v>
+      </c>
+      <c r="D91">
+        <v>4</v>
+      </c>
+      <c r="E91" t="s">
+        <v>57</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91">
+        <v>200</v>
+      </c>
+      <c r="H91">
+        <v>91</v>
+      </c>
+      <c r="I91">
+        <v>172</v>
+      </c>
+      <c r="J91">
+        <v>21</v>
+      </c>
+      <c r="K91">
+        <v>3</v>
+      </c>
+      <c r="L91">
+        <v>4</v>
+      </c>
+      <c r="M91">
+        <v>0</v>
+      </c>
+      <c r="N91">
+        <v>0.1000</v>
+      </c>
+      <c r="O91">
+        <v>0.0000</v>
+      </c>
+      <c r="P91" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q91">
+        <v>33</v>
+      </c>
+      <c r="R91" t="s">
+        <v>24</v>
+      </c>
+      <c r="S91" t="s">
+        <v>25</v>
+      </c>
+      <c r="T91" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>151</v>
+      </c>
+      <c r="B92" t="s">
+        <v>141</v>
+      </c>
+      <c r="C92" t="s">
+        <v>141</v>
+      </c>
+      <c r="D92">
+        <v>3</v>
+      </c>
+      <c r="E92" t="s">
+        <v>52</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92">
+        <v>200</v>
+      </c>
+      <c r="H92">
+        <v>87</v>
+      </c>
+      <c r="I92">
+        <v>166</v>
+      </c>
+      <c r="J92">
+        <v>19</v>
+      </c>
+      <c r="K92">
+        <v>2</v>
+      </c>
+      <c r="L92">
+        <v>13</v>
+      </c>
+      <c r="M92">
+        <v>0</v>
+      </c>
+      <c r="N92">
+        <v>0.4000</v>
+      </c>
+      <c r="O92">
+        <v>0.0000</v>
+      </c>
+      <c r="P92" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>142</v>
+      </c>
+      <c r="R92" t="s">
+        <v>24</v>
+      </c>
+      <c r="S92" t="s">
+        <v>25</v>
+      </c>
+      <c r="T92" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>150</v>
+      </c>
+      <c r="B93" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" t="s">
+        <v>220</v>
+      </c>
+      <c r="D93">
+        <v>8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93">
+        <v>200</v>
+      </c>
+      <c r="H93">
+        <v>96</v>
+      </c>
+      <c r="I93">
+        <v>189</v>
+      </c>
+      <c r="J93">
+        <v>6</v>
+      </c>
+      <c r="K93">
+        <v>2</v>
+      </c>
+      <c r="L93">
+        <v>3</v>
+      </c>
+      <c r="M93">
+        <v>0</v>
+      </c>
+      <c r="N93">
+        <v>0.0000</v>
+      </c>
+      <c r="O93">
+        <v>0.0000</v>
+      </c>
+      <c r="P93" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>94</v>
+      </c>
+      <c r="R93" t="s">
+        <v>24</v>
+      </c>
+      <c r="S93" t="s">
+        <v>25</v>
+      </c>
+      <c r="T93" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>149</v>
+      </c>
+      <c r="B94" t="s">
+        <v>174</v>
+      </c>
+      <c r="C94" t="s">
+        <v>175</v>
+      </c>
+      <c r="D94">
+        <v>3</v>
+      </c>
+      <c r="E94" t="s">
+        <v>52</v>
+      </c>
+      <c r="F94" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94">
+        <v>200</v>
+      </c>
+      <c r="H94">
+        <v>91</v>
+      </c>
+      <c r="I94">
+        <v>167</v>
+      </c>
+      <c r="J94">
+        <v>26</v>
+      </c>
+      <c r="K94">
+        <v>3</v>
+      </c>
+      <c r="L94">
+        <v>4</v>
+      </c>
+      <c r="M94">
+        <v>0</v>
+      </c>
+      <c r="N94">
+        <v>0.1000</v>
+      </c>
+      <c r="O94">
+        <v>0.0000</v>
+      </c>
+      <c r="P94" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>165</v>
+      </c>
+      <c r="R94" t="s">
+        <v>24</v>
+      </c>
+      <c r="S94" t="s">
+        <v>25</v>
+      </c>
+      <c r="T94" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>148</v>
+      </c>
+      <c r="B95" t="s">
+        <v>174</v>
+      </c>
+      <c r="C95" t="s">
+        <v>175</v>
+      </c>
+      <c r="D95">
+        <v>3</v>
+      </c>
+      <c r="E95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95">
+        <v>200</v>
+      </c>
+      <c r="H95">
+        <v>88</v>
+      </c>
+      <c r="I95">
+        <v>162</v>
+      </c>
+      <c r="J95">
+        <v>27</v>
+      </c>
+      <c r="K95">
+        <v>1</v>
+      </c>
+      <c r="L95">
+        <v>10</v>
+      </c>
+      <c r="M95">
+        <v>0</v>
+      </c>
+      <c r="N95">
+        <v>0.2000</v>
+      </c>
+      <c r="O95">
+        <v>0.0000</v>
+      </c>
+      <c r="P95" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q95">
+        <v>86</v>
+      </c>
+      <c r="R95" t="s">
+        <v>24</v>
+      </c>
+      <c r="S95" t="s">
+        <v>25</v>
+      </c>
+      <c r="T95" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>147</v>
+      </c>
+      <c r="B96" t="s">
+        <v>174</v>
+      </c>
+      <c r="C96" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96">
+        <v>3</v>
+      </c>
+      <c r="E96" t="s">
+        <v>52</v>
+      </c>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>200</v>
+      </c>
+      <c r="H96">
+        <v>87</v>
+      </c>
+      <c r="I96">
+        <v>162</v>
+      </c>
+      <c r="J96">
+        <v>28</v>
+      </c>
+      <c r="K96">
+        <v>2</v>
+      </c>
+      <c r="L96">
+        <v>8</v>
+      </c>
+      <c r="M96">
+        <v>0</v>
+      </c>
+      <c r="N96">
+        <v>0.2000</v>
+      </c>
+      <c r="O96">
+        <v>0.0000</v>
+      </c>
+      <c r="P96">
+        <v>75</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" t="s">
+        <v>24</v>
+      </c>
+      <c r="S96" t="s">
+        <v>25</v>
+      </c>
+      <c r="T96" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>146</v>
+      </c>
+      <c r="B97" t="s">
+        <v>174</v>
+      </c>
+      <c r="C97" t="s">
+        <v>175</v>
+      </c>
+      <c r="D97">
+        <v>3</v>
+      </c>
+      <c r="E97" t="s">
+        <v>52</v>
+      </c>
+      <c r="F97" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97">
+        <v>200</v>
+      </c>
+      <c r="H97">
+        <v>87</v>
+      </c>
+      <c r="I97">
+        <v>163</v>
+      </c>
+      <c r="J97">
+        <v>26</v>
+      </c>
+      <c r="K97">
+        <v>1</v>
+      </c>
+      <c r="L97">
+        <v>10</v>
+      </c>
+      <c r="M97">
+        <v>0</v>
+      </c>
+      <c r="N97">
+        <v>0.3000</v>
+      </c>
+      <c r="O97">
+        <v>0.0000</v>
+      </c>
+      <c r="P97" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q97">
+        <v>86</v>
+      </c>
+      <c r="R97" t="s">
+        <v>24</v>
+      </c>
+      <c r="S97" t="s">
+        <v>25</v>
+      </c>
+      <c r="T97" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>145</v>
+      </c>
+      <c r="B98" t="s">
+        <v>174</v>
+      </c>
+      <c r="C98" t="s">
+        <v>175</v>
+      </c>
+      <c r="D98">
+        <v>3</v>
+      </c>
+      <c r="E98" t="s">
+        <v>52</v>
+      </c>
+      <c r="F98" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98">
+        <v>200</v>
+      </c>
+      <c r="H98">
+        <v>76</v>
+      </c>
+      <c r="I98">
+        <v>142</v>
+      </c>
+      <c r="J98">
+        <v>29</v>
+      </c>
+      <c r="K98">
+        <v>5</v>
+      </c>
+      <c r="L98">
+        <v>24</v>
+      </c>
+      <c r="M98">
+        <v>0</v>
+      </c>
+      <c r="N98">
+        <v>0.5000</v>
+      </c>
+      <c r="O98">
+        <v>0.0000</v>
+      </c>
+      <c r="P98">
+        <v>44</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" t="s">
+        <v>104</v>
+      </c>
+      <c r="S98" t="s">
+        <v>105</v>
+      </c>
+      <c r="T98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>144</v>
+      </c>
+      <c r="B99" t="s">
+        <v>174</v>
+      </c>
+      <c r="C99" t="s">
+        <v>175</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99" t="s">
+        <v>52</v>
+      </c>
+      <c r="F99" t="s">
+        <v>22</v>
+      </c>
+      <c r="G99">
+        <v>200</v>
+      </c>
+      <c r="H99">
+        <v>73</v>
+      </c>
+      <c r="I99">
+        <v>134</v>
+      </c>
+      <c r="J99">
+        <v>34</v>
+      </c>
+      <c r="K99">
+        <v>4</v>
+      </c>
+      <c r="L99">
+        <v>28</v>
+      </c>
+      <c r="M99">
+        <v>0</v>
+      </c>
+      <c r="N99">
+        <v>0.6000</v>
+      </c>
+      <c r="O99">
+        <v>0.0000</v>
+      </c>
+      <c r="P99" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>227</v>
+      </c>
+      <c r="R99" t="s">
+        <v>104</v>
+      </c>
+      <c r="S99" t="s">
+        <v>105</v>
+      </c>
+      <c r="T99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>143</v>
+      </c>
+      <c r="B100" t="s">
+        <v>229</v>
+      </c>
+      <c r="C100" t="s">
+        <v>229</v>
+      </c>
+      <c r="D100">
+        <v>1</v>
+      </c>
+      <c r="E100" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100">
+        <v>200</v>
+      </c>
+      <c r="H100">
+        <v>91</v>
+      </c>
+      <c r="I100">
+        <v>180</v>
+      </c>
+      <c r="J100">
+        <v>9</v>
+      </c>
+      <c r="K100">
+        <v>0</v>
+      </c>
+      <c r="L100">
+        <v>11</v>
+      </c>
+      <c r="M100">
+        <v>0</v>
+      </c>
+      <c r="N100">
+        <v>0.1000</v>
+      </c>
+      <c r="O100">
+        <v>0.0000</v>
+      </c>
+      <c r="P100" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q100">
+        <v>86</v>
+      </c>
+      <c r="R100" t="s">
+        <v>24</v>
+      </c>
+      <c r="S100" t="s">
+        <v>25</v>
+      </c>
+      <c r="T100" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>142</v>
+      </c>
+      <c r="B101" t="s">
+        <v>174</v>
+      </c>
+      <c r="C101" t="s">
+        <v>175</v>
+      </c>
+      <c r="D101">
+        <v>2</v>
+      </c>
+      <c r="E101" t="s">
+        <v>39</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>200</v>
+      </c>
+      <c r="H101">
+        <v>90</v>
+      </c>
+      <c r="I101">
+        <v>172</v>
+      </c>
+      <c r="J101">
+        <v>19</v>
+      </c>
+      <c r="K101">
+        <v>2</v>
+      </c>
+      <c r="L101">
+        <v>7</v>
+      </c>
+      <c r="M101">
+        <v>0</v>
+      </c>
+      <c r="N101">
+        <v>0.0000</v>
+      </c>
+      <c r="O101">
+        <v>0.0000</v>
+      </c>
+      <c r="P101">
+        <v>55</v>
+      </c>
+      <c r="Q101">
+        <v>86</v>
+      </c>
+      <c r="R101" t="s">
+        <v>24</v>
+      </c>
+      <c r="S101" t="s">
+        <v>25</v>
+      </c>
+      <c r="T101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>141</v>
+      </c>
+      <c r="B102" t="s">
+        <v>174</v>
+      </c>
+      <c r="C102" t="s">
+        <v>175</v>
+      </c>
+      <c r="D102">
+        <v>1</v>
+      </c>
+      <c r="E102" t="s">
+        <v>34</v>
+      </c>
+      <c r="F102" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102">
+        <v>200</v>
+      </c>
+      <c r="H102">
+        <v>97</v>
+      </c>
+      <c r="I102">
+        <v>194</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102">
+        <v>0</v>
+      </c>
+      <c r="L102">
+        <v>6</v>
+      </c>
+      <c r="M102">
+        <v>0</v>
+      </c>
+      <c r="N102">
+        <v>0.1000</v>
+      </c>
+      <c r="O102">
+        <v>0.0000</v>
+      </c>
+      <c r="P102" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q102">
+        <v>86</v>
+      </c>
+      <c r="R102" t="s">
+        <v>24</v>
+      </c>
+      <c r="S102" t="s">
+        <v>25</v>
+      </c>
+      <c r="T102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>140</v>
+      </c>
+      <c r="B103" t="s">
+        <v>174</v>
+      </c>
+      <c r="C103" t="s">
+        <v>175</v>
+      </c>
+      <c r="D103">
+        <v>1</v>
+      </c>
+      <c r="E103" t="s">
+        <v>34</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103">
+        <v>200</v>
+      </c>
+      <c r="H103">
+        <v>92</v>
+      </c>
+      <c r="I103">
+        <v>183</v>
+      </c>
+      <c r="J103">
+        <v>4</v>
+      </c>
+      <c r="K103">
+        <v>0</v>
+      </c>
+      <c r="L103">
+        <v>13</v>
+      </c>
+      <c r="M103">
+        <v>0</v>
+      </c>
+      <c r="N103">
+        <v>0.2000</v>
+      </c>
+      <c r="O103">
+        <v>0.0000</v>
+      </c>
+      <c r="P103">
+        <v>65</v>
+      </c>
+      <c r="Q103">
+        <v>64</v>
+      </c>
+      <c r="R103" t="s">
+        <v>24</v>
+      </c>
+      <c r="S103" t="s">
+        <v>25</v>
+      </c>
+      <c r="T103" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>139</v>
+      </c>
+      <c r="B104" t="s">
+        <v>141</v>
+      </c>
+      <c r="C104" t="s">
+        <v>141</v>
+      </c>
+      <c r="D104">
+        <v>2</v>
+      </c>
+      <c r="E104" t="s">
+        <v>39</v>
+      </c>
+      <c r="F104" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104">
+        <v>200</v>
+      </c>
+      <c r="H104">
+        <v>92</v>
+      </c>
+      <c r="I104">
+        <v>177</v>
+      </c>
+      <c r="J104">
+        <v>15</v>
+      </c>
+      <c r="K104">
+        <v>0</v>
+      </c>
+      <c r="L104">
+        <v>8</v>
+      </c>
+      <c r="M104">
+        <v>0</v>
+      </c>
+      <c r="N104">
+        <v>0.1000</v>
+      </c>
+      <c r="O104">
+        <v>0.0000</v>
+      </c>
+      <c r="P104" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>28</v>
+      </c>
+      <c r="R104" t="s">
+        <v>24</v>
+      </c>
+      <c r="S104" t="s">
+        <v>25</v>
+      </c>
+      <c r="T104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>138</v>
+      </c>
+      <c r="B105" t="s">
+        <v>219</v>
+      </c>
+      <c r="C105" t="s">
+        <v>220</v>
+      </c>
+      <c r="D105">
+        <v>7</v>
+      </c>
+      <c r="E105" t="s">
+        <v>21</v>
+      </c>
+      <c r="F105" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105">
+        <v>200</v>
+      </c>
+      <c r="H105">
+        <v>96</v>
+      </c>
+      <c r="I105">
+        <v>188</v>
+      </c>
+      <c r="J105">
+        <v>7</v>
+      </c>
+      <c r="K105">
+        <v>1</v>
+      </c>
+      <c r="L105">
+        <v>4</v>
+      </c>
+      <c r="M105">
+        <v>0</v>
+      </c>
+      <c r="N105">
+        <v>0.0000</v>
+      </c>
+      <c r="O105">
+        <v>0.0000</v>
+      </c>
+      <c r="P105" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>236</v>
+      </c>
+      <c r="R105" t="s">
+        <v>24</v>
+      </c>
+      <c r="S105" t="s">
+        <v>25</v>
+      </c>
+      <c r="T105" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>137</v>
+      </c>
+      <c r="B106" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" t="s">
+        <v>220</v>
+      </c>
+      <c r="D106">
+        <v>6</v>
+      </c>
+      <c r="E106" t="s">
+        <v>27</v>
+      </c>
+      <c r="F106" t="s">
+        <v>22</v>
+      </c>
+      <c r="G106">
+        <v>200</v>
+      </c>
+      <c r="H106">
+        <v>86</v>
+      </c>
+      <c r="I106">
+        <v>160</v>
+      </c>
+      <c r="J106">
+        <v>24</v>
+      </c>
+      <c r="K106">
+        <v>3</v>
+      </c>
+      <c r="L106">
+        <v>13</v>
+      </c>
+      <c r="M106">
+        <v>0</v>
+      </c>
+      <c r="N106">
+        <v>0.7000</v>
+      </c>
+      <c r="O106">
+        <v>0.0000</v>
+      </c>
+      <c r="P106" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>31</v>
+      </c>
+      <c r="R106" t="s">
+        <v>24</v>
+      </c>
+      <c r="S106" t="s">
+        <v>25</v>
+      </c>
+      <c r="T106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>136</v>
+      </c>
+      <c r="B107" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" t="s">
+        <v>240</v>
+      </c>
+      <c r="D107">
+        <v>5</v>
+      </c>
+      <c r="E107" t="s">
+        <v>30</v>
+      </c>
+      <c r="F107" t="s">
+        <v>22</v>
+      </c>
+      <c r="G107">
+        <v>200</v>
+      </c>
+      <c r="H107">
+        <v>82</v>
+      </c>
+      <c r="I107">
+        <v>158</v>
+      </c>
+      <c r="J107">
+        <v>20</v>
+      </c>
+      <c r="K107">
+        <v>1</v>
+      </c>
+      <c r="L107">
+        <v>21</v>
+      </c>
+      <c r="M107">
+        <v>0</v>
+      </c>
+      <c r="N107">
+        <v>2.4000</v>
+      </c>
+      <c r="O107">
+        <v>0.0100</v>
+      </c>
+      <c r="P107" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>118</v>
+      </c>
+      <c r="R107" t="s">
+        <v>104</v>
+      </c>
+      <c r="S107" t="s">
+        <v>105</v>
+      </c>
+      <c r="T107" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>135</v>
+      </c>
+      <c r="B108" t="s">
+        <v>239</v>
+      </c>
+      <c r="C108" t="s">
+        <v>240</v>
+      </c>
+      <c r="D108">
+        <v>5</v>
+      </c>
+      <c r="E108" t="s">
+        <v>30</v>
+      </c>
+      <c r="F108" t="s">
+        <v>22</v>
+      </c>
+      <c r="G108">
+        <v>200</v>
+      </c>
+      <c r="H108">
+        <v>84</v>
+      </c>
+      <c r="I108">
+        <v>164</v>
+      </c>
+      <c r="J108">
+        <v>16</v>
+      </c>
+      <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108">
+        <v>20</v>
+      </c>
+      <c r="M108">
+        <v>0</v>
+      </c>
+      <c r="N108">
+        <v>2.7000</v>
+      </c>
+      <c r="O108">
+        <v>0.0100</v>
+      </c>
+      <c r="P108" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>70</v>
+      </c>
+      <c r="R108" t="s">
+        <v>104</v>
+      </c>
+      <c r="S108" t="s">
+        <v>105</v>
+      </c>
+      <c r="T108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>134</v>
+      </c>
+      <c r="B109" t="s">
+        <v>61</v>
+      </c>
+      <c r="C109" t="s">
+        <v>62</v>
+      </c>
+      <c r="D109">
+        <v>5</v>
+      </c>
+      <c r="E109" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109">
+        <v>200</v>
+      </c>
+      <c r="H109">
+        <v>85</v>
+      </c>
+      <c r="I109">
+        <v>162</v>
+      </c>
+      <c r="J109">
+        <v>24</v>
+      </c>
+      <c r="K109">
+        <v>3</v>
+      </c>
+      <c r="L109">
+        <v>11</v>
+      </c>
+      <c r="M109">
+        <v>0</v>
+      </c>
+      <c r="N109">
+        <v>0.9000</v>
+      </c>
+      <c r="O109">
+        <v>0.0000</v>
+      </c>
+      <c r="P109" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>142</v>
+      </c>
+      <c r="R109" t="s">
+        <v>104</v>
+      </c>
+      <c r="S109" t="s">
+        <v>105</v>
+      </c>
+      <c r="T109" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>133</v>
+      </c>
+      <c r="B110" t="s">
+        <v>239</v>
+      </c>
+      <c r="C110" t="s">
+        <v>240</v>
+      </c>
+      <c r="D110">
+        <v>5</v>
+      </c>
+      <c r="E110" t="s">
+        <v>30</v>
+      </c>
+      <c r="F110" t="s">
+        <v>22</v>
+      </c>
+      <c r="G110">
+        <v>200</v>
+      </c>
+      <c r="H110">
+        <v>81</v>
+      </c>
+      <c r="I110">
+        <v>160</v>
+      </c>
+      <c r="J110">
+        <v>13</v>
+      </c>
+      <c r="K110">
+        <v>4</v>
+      </c>
+      <c r="L110">
+        <v>23</v>
+      </c>
+      <c r="M110">
+        <v>0</v>
+      </c>
+      <c r="N110">
+        <v>3.3000</v>
+      </c>
+      <c r="O110">
+        <v>0.0200</v>
+      </c>
+      <c r="P110" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>118</v>
+      </c>
+      <c r="R110" t="s">
+        <v>104</v>
+      </c>
+      <c r="S110" t="s">
+        <v>105</v>
+      </c>
+      <c r="T110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>132</v>
+      </c>
+      <c r="B111" t="s">
+        <v>178</v>
+      </c>
+      <c r="C111" t="s">
+        <v>179</v>
+      </c>
+      <c r="D111">
+        <v>1</v>
+      </c>
+      <c r="E111" t="s">
+        <v>34</v>
+      </c>
+      <c r="F111" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111">
+        <v>200</v>
+      </c>
+      <c r="H111">
+        <v>94</v>
+      </c>
+      <c r="I111">
+        <v>186</v>
+      </c>
+      <c r="J111">
+        <v>6</v>
+      </c>
+      <c r="K111">
+        <v>1</v>
+      </c>
+      <c r="L111">
+        <v>7</v>
+      </c>
+      <c r="M111">
+        <v>0</v>
+      </c>
+      <c r="N111">
+        <v>0.2000</v>
+      </c>
+      <c r="O111">
+        <v>0.0000</v>
+      </c>
+      <c r="P111">
+        <v>42</v>
+      </c>
+      <c r="Q111">
+        <v>42</v>
+      </c>
+      <c r="R111" t="s">
+        <v>24</v>
+      </c>
+      <c r="S111" t="s">
+        <v>25</v>
+      </c>
+      <c r="T111" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>131</v>
+      </c>
+      <c r="B112" t="s">
+        <v>246</v>
+      </c>
+      <c r="C112" t="s">
+        <v>246</v>
+      </c>
+      <c r="D112">
+        <v>3</v>
+      </c>
+      <c r="E112" t="s">
+        <v>52</v>
+      </c>
+      <c r="F112" t="s">
+        <v>22</v>
+      </c>
+      <c r="G112">
+        <v>200</v>
+      </c>
+      <c r="H112">
+        <v>78</v>
+      </c>
+      <c r="I112">
+        <v>143</v>
+      </c>
+      <c r="J112">
+        <v>35</v>
+      </c>
+      <c r="K112">
+        <v>6</v>
+      </c>
+      <c r="L112">
+        <v>16</v>
+      </c>
+      <c r="M112">
+        <v>0</v>
+      </c>
+      <c r="N112">
+        <v>0.4000</v>
+      </c>
+      <c r="O112">
+        <v>0.0000</v>
+      </c>
+      <c r="P112" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>69</v>
+      </c>
+      <c r="R112" t="s">
+        <v>104</v>
+      </c>
+      <c r="S112" t="s">
+        <v>105</v>
+      </c>
+      <c r="T112" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>130</v>
+      </c>
+      <c r="B113" t="s">
+        <v>61</v>
+      </c>
+      <c r="C113" t="s">
+        <v>62</v>
+      </c>
+      <c r="D113">
+        <v>16</v>
+      </c>
+      <c r="E113" t="s">
+        <v>96</v>
+      </c>
+      <c r="F113" t="s">
+        <v>89</v>
+      </c>
+      <c r="G113">
+        <v>207</v>
+      </c>
+      <c r="H113">
+        <v>86</v>
+      </c>
+      <c r="I113">
+        <v>176</v>
+      </c>
+      <c r="J113">
+        <v>16</v>
+      </c>
+      <c r="K113">
+        <v>3</v>
+      </c>
+      <c r="L113">
+        <v>9</v>
+      </c>
+      <c r="M113">
+        <v>3</v>
+      </c>
+      <c r="N113">
+        <v>3.0000</v>
+      </c>
+      <c r="O113">
+        <v>0.0100</v>
+      </c>
+      <c r="P113" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>97</v>
+      </c>
+      <c r="R113" t="s">
+        <v>24</v>
+      </c>
+      <c r="S113" t="s">
+        <v>25</v>
+      </c>
+      <c r="T113" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>129</v>
+      </c>
+      <c r="B114" t="s">
+        <v>61</v>
+      </c>
+      <c r="C114" t="s">
+        <v>62</v>
+      </c>
+      <c r="D114">
+        <v>5</v>
+      </c>
+      <c r="E114" t="s">
+        <v>30</v>
+      </c>
+      <c r="F114" t="s">
+        <v>22</v>
+      </c>
+      <c r="G114">
+        <v>200</v>
+      </c>
+      <c r="H114">
+        <v>78</v>
+      </c>
+      <c r="I114">
+        <v>152</v>
+      </c>
+      <c r="J114">
+        <v>14</v>
+      </c>
+      <c r="K114">
+        <v>9</v>
+      </c>
+      <c r="L114">
+        <v>24</v>
+      </c>
+      <c r="M114">
+        <v>1</v>
+      </c>
+      <c r="N114">
+        <v>3.5000</v>
+      </c>
+      <c r="O114">
+        <v>0.0200</v>
+      </c>
+      <c r="P114" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>249</v>
+      </c>
+      <c r="R114" t="s">
+        <v>104</v>
+      </c>
+      <c r="S114" t="s">
+        <v>105</v>
+      </c>
+      <c r="T114" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>128</v>
+      </c>
+      <c r="B115" t="s">
+        <v>251</v>
+      </c>
+      <c r="C115" t="s">
+        <v>252</v>
+      </c>
+      <c r="D115">
+        <v>4</v>
+      </c>
+      <c r="E115" t="s">
+        <v>57</v>
+      </c>
+      <c r="F115" t="s">
+        <v>22</v>
+      </c>
+      <c r="G115">
+        <v>200</v>
+      </c>
+      <c r="H115">
+        <v>90</v>
+      </c>
+      <c r="I115">
+        <v>171</v>
+      </c>
+      <c r="J115">
+        <v>21</v>
+      </c>
+      <c r="K115">
+        <v>1</v>
+      </c>
+      <c r="L115">
+        <v>7</v>
+      </c>
+      <c r="M115">
+        <v>0</v>
+      </c>
+      <c r="N115">
+        <v>0.1000</v>
+      </c>
+      <c r="O115">
+        <v>0.0000</v>
+      </c>
+      <c r="P115">
+        <v>66</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>31</v>
+      </c>
+      <c r="R115" t="s">
+        <v>24</v>
+      </c>
+      <c r="S115" t="s">
+        <v>25</v>
+      </c>
+      <c r="T115" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>127</v>
+      </c>
+      <c r="B116" t="s">
+        <v>251</v>
+      </c>
+      <c r="C116" t="s">
+        <v>252</v>
+      </c>
+      <c r="D116">
+        <v>3</v>
+      </c>
+      <c r="E116" t="s">
+        <v>52</v>
+      </c>
+      <c r="F116" t="s">
+        <v>22</v>
+      </c>
+      <c r="G116">
+        <v>200</v>
+      </c>
+      <c r="H116">
+        <v>85</v>
+      </c>
+      <c r="I116">
+        <v>155</v>
+      </c>
+      <c r="J116">
+        <v>34</v>
+      </c>
+      <c r="K116">
+        <v>2</v>
+      </c>
+      <c r="L116">
+        <v>9</v>
+      </c>
+      <c r="M116">
+        <v>0</v>
+      </c>
+      <c r="N116">
+        <v>0.2000</v>
+      </c>
+      <c r="O116">
+        <v>0.0000</v>
+      </c>
+      <c r="P116" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>135</v>
+      </c>
+      <c r="R116" t="s">
+        <v>24</v>
+      </c>
+      <c r="S116" t="s">
+        <v>25</v>
+      </c>
+      <c r="T116" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>126</v>
+      </c>
+      <c r="B117" t="s">
+        <v>156</v>
+      </c>
+      <c r="C117" t="s">
+        <v>156</v>
+      </c>
+      <c r="D117">
+        <v>5</v>
+      </c>
+      <c r="E117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F117" t="s">
+        <v>22</v>
+      </c>
+      <c r="G117">
+        <v>200</v>
+      </c>
+      <c r="H117">
+        <v>90</v>
+      </c>
+      <c r="I117">
+        <v>175</v>
+      </c>
+      <c r="J117">
+        <v>16</v>
+      </c>
+      <c r="K117">
+        <v>0</v>
+      </c>
+      <c r="L117">
+        <v>9</v>
+      </c>
+      <c r="M117">
+        <v>0</v>
+      </c>
+      <c r="N117">
+        <v>1.0000</v>
+      </c>
+      <c r="O117">
+        <v>0.0100</v>
+      </c>
+      <c r="P117" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>73</v>
+      </c>
+      <c r="R117" t="s">
+        <v>24</v>
+      </c>
+      <c r="S117" t="s">
+        <v>25</v>
+      </c>
+      <c r="T117" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>125</v>
+      </c>
+      <c r="B118" t="s">
+        <v>205</v>
+      </c>
+      <c r="C118" t="s">
+        <v>205</v>
+      </c>
+      <c r="D118">
+        <v>3</v>
+      </c>
+      <c r="E118" t="s">
+        <v>52</v>
+      </c>
+      <c r="F118" t="s">
+        <v>22</v>
+      </c>
+      <c r="G118">
+        <v>200</v>
+      </c>
+      <c r="H118">
+        <v>89</v>
+      </c>
+      <c r="I118">
+        <v>167</v>
+      </c>
+      <c r="J118">
+        <v>28</v>
+      </c>
+      <c r="K118">
+        <v>2</v>
+      </c>
+      <c r="L118">
+        <v>3</v>
+      </c>
+      <c r="M118">
+        <v>0</v>
+      </c>
+      <c r="N118">
+        <v>0.0000</v>
+      </c>
+      <c r="O118">
+        <v>0.0000</v>
+      </c>
+      <c r="P118" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>142</v>
+      </c>
+      <c r="R118" t="s">
+        <v>24</v>
+      </c>
+      <c r="S118" t="s">
+        <v>25</v>
+      </c>
+      <c r="T118" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>124</v>
+      </c>
+      <c r="B119" t="s">
+        <v>205</v>
+      </c>
+      <c r="C119" t="s">
+        <v>205</v>
+      </c>
+      <c r="D119">
+        <v>2</v>
+      </c>
+      <c r="E119" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G119">
+        <v>200</v>
+      </c>
+      <c r="H119">
+        <v>92</v>
+      </c>
+      <c r="I119">
+        <v>179</v>
+      </c>
+      <c r="J119">
+        <v>15</v>
+      </c>
+      <c r="K119">
+        <v>0</v>
+      </c>
+      <c r="L119">
+        <v>6</v>
+      </c>
+      <c r="M119">
+        <v>0</v>
+      </c>
+      <c r="N119">
+        <v>0.0000</v>
+      </c>
+      <c r="O119">
+        <v>0.0000</v>
+      </c>
+      <c r="P119">
+        <v>33</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>97</v>
+      </c>
+      <c r="R119" t="s">
+        <v>24</v>
+      </c>
+      <c r="S119" t="s">
+        <v>25</v>
+      </c>
+      <c r="T119" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>123</v>
+      </c>
+      <c r="B120" t="s">
+        <v>205</v>
+      </c>
+      <c r="C120" t="s">
+        <v>205</v>
+      </c>
+      <c r="D120">
+        <v>1</v>
+      </c>
+      <c r="E120" t="s">
+        <v>34</v>
+      </c>
+      <c r="F120" t="s">
+        <v>22</v>
+      </c>
+      <c r="G120">
+        <v>200</v>
+      </c>
+      <c r="H120">
+        <v>99</v>
+      </c>
+      <c r="I120">
+        <v>195</v>
+      </c>
+      <c r="J120">
+        <v>4</v>
+      </c>
+      <c r="K120">
+        <v>0</v>
+      </c>
+      <c r="L120">
+        <v>1</v>
+      </c>
+      <c r="M120">
+        <v>0</v>
+      </c>
+      <c r="N120">
+        <v>0.0000</v>
+      </c>
+      <c r="O120">
+        <v>0.0000</v>
+      </c>
+      <c r="P120" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>135</v>
+      </c>
+      <c r="R120" t="s">
+        <v>24</v>
+      </c>
+      <c r="S120" t="s">
+        <v>25</v>
+      </c>
+      <c r="T120" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>122</v>
+      </c>
+      <c r="B121" t="s">
+        <v>86</v>
+      </c>
+      <c r="C121" t="s">
+        <v>87</v>
+      </c>
+      <c r="D121">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
+        <v>48</v>
+      </c>
+      <c r="F121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G121">
+        <v>200</v>
+      </c>
+      <c r="H121">
+        <v>82</v>
+      </c>
+      <c r="I121">
+        <v>151</v>
+      </c>
+      <c r="J121">
+        <v>30</v>
+      </c>
+      <c r="K121">
+        <v>2</v>
+      </c>
+      <c r="L121">
+        <v>17</v>
+      </c>
+      <c r="M121">
+        <v>0</v>
+      </c>
+      <c r="N121">
+        <v>0.3000</v>
+      </c>
+      <c r="O121">
+        <v>0.0000</v>
+      </c>
+      <c r="P121">
+        <v>33</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>98</v>
+      </c>
+      <c r="R121" t="s">
+        <v>24</v>
+      </c>
+      <c r="S121" t="s">
+        <v>25</v>
+      </c>
+      <c r="T121" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>86</v>
+      </c>
+      <c r="C122" t="s">
+        <v>87</v>
+      </c>
+      <c r="D122">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>48</v>
+      </c>
+      <c r="F122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G122">
+        <v>200</v>
+      </c>
+      <c r="H122">
+        <v>78</v>
+      </c>
+      <c r="I122">
+        <v>141</v>
+      </c>
+      <c r="J122">
+        <v>34</v>
+      </c>
+      <c r="K122">
+        <v>2</v>
+      </c>
+      <c r="L122">
+        <v>23</v>
+      </c>
+      <c r="M122">
+        <v>0</v>
+      </c>
+      <c r="N122">
+        <v>0.5000</v>
+      </c>
+      <c r="O122">
+        <v>0.0000</v>
+      </c>
+      <c r="P122">
+        <v>77</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>203</v>
+      </c>
+      <c r="R122" t="s">
+        <v>104</v>
+      </c>
+      <c r="S122" t="s">
+        <v>105</v>
+      </c>
+      <c r="T122" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>120</v>
+      </c>
+      <c r="B123" t="s">
+        <v>86</v>
+      </c>
+      <c r="C123" t="s">
+        <v>87</v>
+      </c>
+      <c r="D123">
+        <v>9</v>
+      </c>
+      <c r="E123" t="s">
+        <v>63</v>
+      </c>
+      <c r="F123" t="s">
+        <v>22</v>
+      </c>
+      <c r="G123">
+        <v>200</v>
+      </c>
+      <c r="H123">
+        <v>84</v>
+      </c>
+      <c r="I123">
+        <v>158</v>
+      </c>
+      <c r="J123">
+        <v>20</v>
+      </c>
+      <c r="K123">
+        <v>5</v>
+      </c>
+      <c r="L123">
+        <v>17</v>
+      </c>
+      <c r="M123">
+        <v>0</v>
+      </c>
+      <c r="N123">
+        <v>0.4000</v>
+      </c>
+      <c r="O123">
+        <v>0.0000</v>
+      </c>
+      <c r="P123" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q123">
+        <v>55</v>
+      </c>
+      <c r="R123" t="s">
+        <v>24</v>
+      </c>
+      <c r="S123" t="s">
+        <v>25</v>
+      </c>
+      <c r="T123" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>119</v>
+      </c>
+      <c r="B124" t="s">
+        <v>86</v>
+      </c>
+      <c r="C124" t="s">
+        <v>87</v>
+      </c>
+      <c r="D124">
+        <v>9</v>
+      </c>
+      <c r="E124" t="s">
+        <v>63</v>
+      </c>
+      <c r="F124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G124">
+        <v>200</v>
+      </c>
+      <c r="H124">
+        <v>79</v>
+      </c>
+      <c r="I124">
+        <v>140</v>
+      </c>
+      <c r="J124">
+        <v>38</v>
+      </c>
+      <c r="K124">
+        <v>2</v>
+      </c>
+      <c r="L124">
+        <v>20</v>
+      </c>
+      <c r="M124">
+        <v>0</v>
+      </c>
+      <c r="N124">
+        <v>0.6000</v>
+      </c>
+      <c r="O124">
+        <v>0.0000</v>
+      </c>
+      <c r="P124" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q124">
+        <v>55</v>
+      </c>
+      <c r="R124" t="s">
+        <v>104</v>
+      </c>
+      <c r="S124" t="s">
+        <v>105</v>
+      </c>
+      <c r="T124" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>118</v>
+      </c>
+      <c r="B125" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" t="s">
+        <v>263</v>
+      </c>
+      <c r="D125">
+        <v>1</v>
+      </c>
+      <c r="E125" t="s">
+        <v>34</v>
+      </c>
+      <c r="F125" t="s">
+        <v>22</v>
+      </c>
+      <c r="G125">
+        <v>200</v>
+      </c>
+      <c r="H125">
+        <v>93</v>
+      </c>
+      <c r="I125">
+        <v>184</v>
+      </c>
+      <c r="J125">
+        <v>6</v>
+      </c>
+      <c r="K125">
+        <v>1</v>
+      </c>
+      <c r="L125">
+        <v>9</v>
+      </c>
+      <c r="M125">
+        <v>0</v>
+      </c>
+      <c r="N125">
+        <v>0.1000</v>
+      </c>
+      <c r="O125">
+        <v>0.0000</v>
+      </c>
+      <c r="P125" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>127</v>
+      </c>
+      <c r="R125" t="s">
+        <v>24</v>
+      </c>
+      <c r="S125" t="s">
+        <v>25</v>
+      </c>
+      <c r="T125" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>117</v>
+      </c>
+      <c r="B126" t="s">
+        <v>265</v>
+      </c>
+      <c r="C126" t="s">
+        <v>265</v>
+      </c>
+      <c r="D126">
+        <v>1</v>
+      </c>
+      <c r="E126" t="s">
+        <v>34</v>
+      </c>
+      <c r="F126" t="s">
+        <v>22</v>
+      </c>
+      <c r="G126">
+        <v>200</v>
+      </c>
+      <c r="H126">
+        <v>94</v>
+      </c>
+      <c r="I126">
+        <v>188</v>
+      </c>
+      <c r="J126">
+        <v>3</v>
+      </c>
+      <c r="K126">
+        <v>0</v>
+      </c>
+      <c r="L126">
+        <v>9</v>
+      </c>
+      <c r="M126">
+        <v>0</v>
+      </c>
+      <c r="N126">
+        <v>0.1000</v>
+      </c>
+      <c r="O126">
+        <v>0.0000</v>
+      </c>
+      <c r="P126">
+        <v>75</v>
+      </c>
+      <c r="Q126">
+        <v>96</v>
+      </c>
+      <c r="R126" t="s">
+        <v>24</v>
+      </c>
+      <c r="S126" t="s">
+        <v>25</v>
+      </c>
+      <c r="T126" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>116</v>
+      </c>
+      <c r="B127" t="s">
+        <v>239</v>
+      </c>
+      <c r="C127" t="s">
+        <v>240</v>
+      </c>
+      <c r="D127">
+        <v>4</v>
+      </c>
+      <c r="E127" t="s">
+        <v>57</v>
+      </c>
+      <c r="F127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G127">
+        <v>200</v>
+      </c>
+      <c r="H127">
+        <v>86</v>
+      </c>
+      <c r="I127">
+        <v>162</v>
+      </c>
+      <c r="J127">
+        <v>23</v>
+      </c>
+      <c r="K127">
+        <v>10</v>
+      </c>
+      <c r="L127">
+        <v>5</v>
+      </c>
+      <c r="M127">
+        <v>0</v>
+      </c>
+      <c r="N127">
+        <v>0.1000</v>
+      </c>
+      <c r="O127">
+        <v>0.0000</v>
+      </c>
+      <c r="P127">
+        <v>66</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>203</v>
+      </c>
+      <c r="R127" t="s">
+        <v>24</v>
+      </c>
+      <c r="S127" t="s">
+        <v>25</v>
+      </c>
+      <c r="T127" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>115</v>
+      </c>
+      <c r="B128" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" t="s">
+        <v>269</v>
+      </c>
+      <c r="D128">
+        <v>4</v>
+      </c>
+      <c r="E128" t="s">
+        <v>57</v>
+      </c>
+      <c r="F128" t="s">
+        <v>22</v>
+      </c>
+      <c r="G128">
+        <v>200</v>
+      </c>
+      <c r="H128">
+        <v>91</v>
+      </c>
+      <c r="I128">
+        <v>171</v>
+      </c>
+      <c r="J128">
+        <v>20</v>
+      </c>
+      <c r="K128">
+        <v>2</v>
+      </c>
+      <c r="L128">
+        <v>7</v>
+      </c>
+      <c r="M128">
+        <v>0</v>
+      </c>
+      <c r="N128">
+        <v>0.1000</v>
+      </c>
+      <c r="O128">
+        <v>0.0000</v>
+      </c>
+      <c r="P128" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>46</v>
+      </c>
+      <c r="R128" t="s">
+        <v>24</v>
+      </c>
+      <c r="S128" t="s">
+        <v>25</v>
+      </c>
+      <c r="T128" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>114</v>
+      </c>
+      <c r="B129" t="s">
+        <v>86</v>
+      </c>
+      <c r="C129" t="s">
+        <v>87</v>
+      </c>
+      <c r="D129">
+        <v>8</v>
+      </c>
+      <c r="E129" t="s">
+        <v>75</v>
+      </c>
+      <c r="F129" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129">
+        <v>200</v>
+      </c>
+      <c r="H129">
+        <v>94</v>
+      </c>
+      <c r="I129">
+        <v>186</v>
+      </c>
+      <c r="J129">
+        <v>4</v>
+      </c>
+      <c r="K129">
+        <v>1</v>
+      </c>
+      <c r="L129">
+        <v>9</v>
+      </c>
+      <c r="M129">
+        <v>0</v>
+      </c>
+      <c r="N129">
+        <v>0.1000</v>
+      </c>
+      <c r="O129">
+        <v>0.0000</v>
+      </c>
+      <c r="P129">
+        <v>64</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>120</v>
+      </c>
+      <c r="R129" t="s">
+        <v>24</v>
+      </c>
+      <c r="S129" t="s">
+        <v>25</v>
+      </c>
+      <c r="T129" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>113</v>
+      </c>
+      <c r="B130" t="s">
+        <v>86</v>
+      </c>
+      <c r="C130" t="s">
+        <v>87</v>
+      </c>
+      <c r="D130">
+        <v>7</v>
+      </c>
+      <c r="E130" t="s">
+        <v>21</v>
+      </c>
+      <c r="F130" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130">
+        <v>200</v>
+      </c>
+      <c r="H130">
+        <v>94</v>
+      </c>
+      <c r="I130">
+        <v>186</v>
+      </c>
+      <c r="J130">
+        <v>4</v>
+      </c>
+      <c r="K130">
+        <v>1</v>
+      </c>
+      <c r="L130">
+        <v>9</v>
+      </c>
+      <c r="M130">
+        <v>0</v>
+      </c>
+      <c r="N130">
+        <v>0.1000</v>
+      </c>
+      <c r="O130">
+        <v>0.0000</v>
+      </c>
+      <c r="P130">
+        <v>64</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>120</v>
+      </c>
+      <c r="R130" t="s">
+        <v>24</v>
+      </c>
+      <c r="S130" t="s">
+        <v>25</v>
+      </c>
+      <c r="T130" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>112</v>
+      </c>
+      <c r="B131" t="s">
+        <v>86</v>
+      </c>
+      <c r="C131" t="s">
+        <v>87</v>
+      </c>
+      <c r="D131">
+        <v>6</v>
+      </c>
+      <c r="E131" t="s">
+        <v>27</v>
+      </c>
+      <c r="F131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G131">
+        <v>200</v>
+      </c>
+      <c r="H131">
+        <v>82</v>
+      </c>
+      <c r="I131">
+        <v>156</v>
+      </c>
+      <c r="J131">
+        <v>20</v>
+      </c>
+      <c r="K131">
+        <v>0</v>
+      </c>
+      <c r="L131">
+        <v>24</v>
+      </c>
+      <c r="M131">
+        <v>0</v>
+      </c>
+      <c r="N131">
+        <v>1.9000</v>
+      </c>
+      <c r="O131">
+        <v>0.0100</v>
+      </c>
+      <c r="P131" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>90</v>
+      </c>
+      <c r="R131" t="s">
+        <v>24</v>
+      </c>
+      <c r="S131" t="s">
+        <v>25</v>
+      </c>
+      <c r="T131" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>111</v>
+      </c>
+      <c r="B132" t="s">
+        <v>86</v>
+      </c>
+      <c r="C132" t="s">
+        <v>87</v>
+      </c>
+      <c r="D132">
+        <v>5</v>
+      </c>
+      <c r="E132" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132" t="s">
+        <v>22</v>
+      </c>
+      <c r="G132">
+        <v>200</v>
+      </c>
+      <c r="H132">
+        <v>90</v>
+      </c>
+      <c r="I132">
+        <v>176</v>
+      </c>
+      <c r="J132">
+        <v>10</v>
+      </c>
+      <c r="K132">
+        <v>0</v>
+      </c>
+      <c r="L132">
+        <v>14</v>
+      </c>
+      <c r="M132">
+        <v>0</v>
+      </c>
+      <c r="N132">
+        <v>1.7000</v>
+      </c>
+      <c r="O132">
+        <v>0.0100</v>
+      </c>
+      <c r="P132" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q132">
+        <v>55</v>
+      </c>
+      <c r="R132" t="s">
+        <v>24</v>
+      </c>
+      <c r="S132" t="s">
+        <v>25</v>
+      </c>
+      <c r="T132" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>110</v>
+      </c>
+      <c r="B133" t="s">
+        <v>239</v>
+      </c>
+      <c r="C133" t="s">
+        <v>240</v>
+      </c>
+      <c r="D133">
+        <v>4</v>
+      </c>
+      <c r="E133" t="s">
+        <v>57</v>
+      </c>
+      <c r="F133" t="s">
+        <v>22</v>
+      </c>
+      <c r="G133">
+        <v>200</v>
+      </c>
+      <c r="H133">
+        <v>74</v>
+      </c>
+      <c r="I133">
+        <v>135</v>
+      </c>
+      <c r="J133">
+        <v>45</v>
+      </c>
+      <c r="K133">
+        <v>7</v>
+      </c>
+      <c r="L133">
+        <v>13</v>
+      </c>
+      <c r="M133">
+        <v>0</v>
+      </c>
+      <c r="N133">
+        <v>0.4100</v>
+      </c>
+      <c r="O133">
+        <v>0.0000</v>
+      </c>
+      <c r="P133" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q133">
+        <v>86</v>
+      </c>
+      <c r="R133" t="s">
+        <v>104</v>
+      </c>
+      <c r="S133" t="s">
+        <v>105</v>
+      </c>
+      <c r="T133" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>109</v>
+      </c>
+      <c r="B134" t="s">
+        <v>239</v>
+      </c>
+      <c r="C134" t="s">
+        <v>240</v>
+      </c>
+      <c r="D134">
+        <v>3</v>
+      </c>
+      <c r="E134" t="s">
+        <v>52</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134">
+        <v>200</v>
+      </c>
+      <c r="H134">
+        <v>86</v>
+      </c>
+      <c r="I134">
+        <v>160</v>
+      </c>
+      <c r="J134">
+        <v>26</v>
+      </c>
+      <c r="K134">
+        <v>1</v>
+      </c>
+      <c r="L134">
+        <v>13</v>
+      </c>
+      <c r="M134">
+        <v>0</v>
+      </c>
+      <c r="N134">
+        <v>0.2000</v>
+      </c>
+      <c r="O134">
+        <v>0.0000</v>
+      </c>
+      <c r="P134" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>150</v>
+      </c>
+      <c r="R134" t="s">
+        <v>24</v>
+      </c>
+      <c r="S134" t="s">
+        <v>25</v>
+      </c>
+      <c r="T134" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>108</v>
+      </c>
+      <c r="B135" t="s">
+        <v>268</v>
+      </c>
+      <c r="C135" t="s">
+        <v>269</v>
+      </c>
+      <c r="D135">
+        <v>3</v>
+      </c>
+      <c r="E135" t="s">
+        <v>52</v>
+      </c>
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135">
+        <v>200</v>
+      </c>
+      <c r="H135">
+        <v>86</v>
+      </c>
+      <c r="I135">
+        <v>160</v>
+      </c>
+      <c r="J135">
+        <v>26</v>
+      </c>
+      <c r="K135">
+        <v>1</v>
+      </c>
+      <c r="L135">
+        <v>13</v>
+      </c>
+      <c r="M135">
+        <v>0</v>
+      </c>
+      <c r="N135">
+        <v>0.2000</v>
+      </c>
+      <c r="O135">
+        <v>0.0000</v>
+      </c>
+      <c r="P135" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>150</v>
+      </c>
+      <c r="R135" t="s">
+        <v>24</v>
+      </c>
+      <c r="S135" t="s">
+        <v>25</v>
+      </c>
+      <c r="T135" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>107</v>
+      </c>
+      <c r="B136" t="s">
+        <v>278</v>
+      </c>
+      <c r="C136" t="s">
+        <v>279</v>
+      </c>
+      <c r="D136">
+        <v>5</v>
+      </c>
+      <c r="E136" t="s">
+        <v>30</v>
+      </c>
+      <c r="F136" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136">
+        <v>200</v>
+      </c>
+      <c r="H136">
+        <v>88</v>
+      </c>
+      <c r="I136">
+        <v>167</v>
+      </c>
+      <c r="J136">
+        <v>17</v>
+      </c>
+      <c r="K136">
+        <v>2</v>
+      </c>
+      <c r="L136">
+        <v>14</v>
+      </c>
+      <c r="M136">
+        <v>0</v>
+      </c>
+      <c r="N136">
+        <v>1.0000</v>
+      </c>
+      <c r="O136">
+        <v>0.0100</v>
+      </c>
+      <c r="P136" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q136">
+        <v>86</v>
+      </c>
+      <c r="R136" t="s">
+        <v>104</v>
+      </c>
+      <c r="S136" t="s">
+        <v>105</v>
+      </c>
+      <c r="T136" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>106</v>
+      </c>
+      <c r="B137" t="s">
+        <v>278</v>
+      </c>
+      <c r="C137" t="s">
+        <v>279</v>
+      </c>
+      <c r="D137">
+        <v>5</v>
+      </c>
+      <c r="E137" t="s">
+        <v>30</v>
+      </c>
+      <c r="F137" t="s">
+        <v>22</v>
+      </c>
+      <c r="G137">
+        <v>200</v>
+      </c>
+      <c r="H137">
+        <v>87</v>
+      </c>
+      <c r="I137">
+        <v>170</v>
+      </c>
+      <c r="J137">
+        <v>10</v>
+      </c>
+      <c r="K137">
+        <v>3</v>
+      </c>
+      <c r="L137">
+        <v>17</v>
+      </c>
+      <c r="M137">
+        <v>0</v>
+      </c>
+      <c r="N137">
+        <v>2.0000</v>
+      </c>
+      <c r="O137">
+        <v>0.0100</v>
+      </c>
+      <c r="P137" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>31</v>
+      </c>
+      <c r="R137" t="s">
+        <v>104</v>
+      </c>
+      <c r="S137" t="s">
+        <v>105</v>
+      </c>
+      <c r="T137" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>105</v>
+      </c>
+      <c r="B138" t="s">
+        <v>278</v>
+      </c>
+      <c r="C138" t="s">
+        <v>279</v>
+      </c>
+      <c r="D138">
+        <v>5</v>
+      </c>
+      <c r="E138" t="s">
+        <v>30</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138">
+        <v>200</v>
+      </c>
+      <c r="H138">
+        <v>85</v>
+      </c>
+      <c r="I138">
+        <v>163</v>
+      </c>
+      <c r="J138">
+        <v>16</v>
+      </c>
+      <c r="K138">
+        <v>4</v>
+      </c>
+      <c r="L138">
+        <v>17</v>
+      </c>
+      <c r="M138">
+        <v>0</v>
+      </c>
+      <c r="N138">
+        <v>1.6000</v>
+      </c>
+      <c r="O138">
+        <v>0.0100</v>
+      </c>
+      <c r="P138">
+        <v>33</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>129</v>
+      </c>
+      <c r="R138" t="s">
+        <v>104</v>
+      </c>
+      <c r="S138" t="s">
+        <v>105</v>
+      </c>
+      <c r="T138" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>104</v>
+      </c>
+      <c r="B139" t="s">
+        <v>141</v>
+      </c>
+      <c r="C139" t="s">
+        <v>141</v>
+      </c>
+      <c r="D139">
+        <v>2</v>
+      </c>
+      <c r="E139" t="s">
+        <v>39</v>
+      </c>
+      <c r="F139" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139">
+        <v>200</v>
+      </c>
+      <c r="H139">
+        <v>84</v>
+      </c>
+      <c r="I139">
+        <v>163</v>
+      </c>
+      <c r="J139">
+        <v>15</v>
+      </c>
+      <c r="K139">
+        <v>0</v>
+      </c>
+      <c r="L139">
+        <v>22</v>
+      </c>
+      <c r="M139">
+        <v>0</v>
+      </c>
+      <c r="N139">
+        <v>0.3000</v>
+      </c>
+      <c r="O139">
+        <v>0.0000</v>
+      </c>
+      <c r="P139" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q139">
+        <v>44</v>
+      </c>
+      <c r="R139" t="s">
+        <v>104</v>
+      </c>
+      <c r="S139" t="s">
+        <v>105</v>
+      </c>
+      <c r="T139" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>103</v>
+      </c>
+      <c r="B140" t="s">
+        <v>141</v>
+      </c>
+      <c r="C140" t="s">
+        <v>141</v>
+      </c>
+      <c r="D140">
+        <v>1</v>
+      </c>
+      <c r="E140" t="s">
+        <v>34</v>
+      </c>
+      <c r="F140" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140">
+        <v>200</v>
+      </c>
+      <c r="H140">
+        <v>91</v>
+      </c>
+      <c r="I140">
+        <v>183</v>
+      </c>
+      <c r="J140">
+        <v>3</v>
+      </c>
+      <c r="K140">
+        <v>1</v>
+      </c>
+      <c r="L140">
+        <v>13</v>
+      </c>
+      <c r="M140">
+        <v>0</v>
+      </c>
+      <c r="N140">
+        <v>0.3000</v>
+      </c>
+      <c r="O140">
+        <v>0.0000</v>
+      </c>
+      <c r="P140" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>135</v>
+      </c>
+      <c r="R140" t="s">
+        <v>24</v>
+      </c>
+      <c r="S140" t="s">
+        <v>25</v>
+      </c>
+      <c r="T140" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>102</v>
+      </c>
+      <c r="B141" t="s">
+        <v>278</v>
+      </c>
+      <c r="C141" t="s">
+        <v>279</v>
+      </c>
+      <c r="D141">
+        <v>4</v>
+      </c>
+      <c r="E141" t="s">
+        <v>57</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141">
+        <v>200</v>
+      </c>
+      <c r="H141">
+        <v>88</v>
+      </c>
+      <c r="I141">
+        <v>167</v>
+      </c>
+      <c r="J141">
+        <v>22</v>
+      </c>
+      <c r="K141">
+        <v>3</v>
+      </c>
+      <c r="L141">
+        <v>8</v>
+      </c>
+      <c r="M141">
+        <v>0</v>
+      </c>
+      <c r="N141">
+        <v>0.1000</v>
+      </c>
+      <c r="O141">
+        <v>0.0000</v>
+      </c>
+      <c r="P141" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>203</v>
+      </c>
+      <c r="R141" t="s">
+        <v>24</v>
+      </c>
+      <c r="S141" t="s">
+        <v>25</v>
+      </c>
+      <c r="T141" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>101</v>
+      </c>
+      <c r="B142" t="s">
+        <v>278</v>
+      </c>
+      <c r="C142" t="s">
+        <v>279</v>
+      </c>
+      <c r="D142">
+        <v>3</v>
+      </c>
+      <c r="E142" t="s">
+        <v>52</v>
+      </c>
+      <c r="F142" t="s">
+        <v>22</v>
+      </c>
+      <c r="G142">
+        <v>200</v>
+      </c>
+      <c r="H142">
+        <v>87</v>
+      </c>
+      <c r="I142">
+        <v>166</v>
+      </c>
+      <c r="J142">
+        <v>20</v>
+      </c>
+      <c r="K142">
+        <v>2</v>
+      </c>
+      <c r="L142">
+        <v>12</v>
+      </c>
+      <c r="M142">
+        <v>0</v>
+      </c>
+      <c r="N142">
+        <v>0.1000</v>
+      </c>
+      <c r="O142">
+        <v>0.0000</v>
+      </c>
+      <c r="P142" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>97</v>
+      </c>
+      <c r="R142" t="s">
+        <v>24</v>
+      </c>
+      <c r="S142" t="s">
+        <v>25</v>
+      </c>
+      <c r="T142" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>100</v>
+      </c>
+      <c r="B143" t="s">
+        <v>278</v>
+      </c>
+      <c r="C143" t="s">
+        <v>279</v>
+      </c>
+      <c r="D143">
+        <v>3</v>
+      </c>
+      <c r="E143" t="s">
+        <v>52</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143">
+        <v>200</v>
+      </c>
+      <c r="H143">
+        <v>82</v>
+      </c>
+      <c r="I143">
+        <v>153</v>
+      </c>
+      <c r="J143">
+        <v>32</v>
+      </c>
+      <c r="K143">
+        <v>3</v>
+      </c>
+      <c r="L143">
+        <v>12</v>
+      </c>
+      <c r="M143">
+        <v>0</v>
+      </c>
+      <c r="N143">
+        <v>0.3000</v>
+      </c>
+      <c r="O143">
+        <v>0.0000</v>
+      </c>
+      <c r="P143" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>98</v>
+      </c>
+      <c r="R143" t="s">
+        <v>104</v>
+      </c>
+      <c r="S143" t="s">
+        <v>105</v>
+      </c>
+      <c r="T143" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>99</v>
+      </c>
+      <c r="B144" t="s">
+        <v>42</v>
+      </c>
+      <c r="C144" t="s">
+        <v>43</v>
+      </c>
+      <c r="D144">
+        <v>2</v>
+      </c>
+      <c r="E144" t="s">
+        <v>39</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144">
+        <v>200</v>
+      </c>
+      <c r="H144">
+        <v>94</v>
+      </c>
+      <c r="I144">
+        <v>185</v>
+      </c>
+      <c r="J144">
+        <v>8</v>
+      </c>
+      <c r="K144">
+        <v>0</v>
+      </c>
+      <c r="L144">
+        <v>7</v>
+      </c>
+      <c r="M144">
+        <v>0</v>
+      </c>
+      <c r="N144">
+        <v>0.1000</v>
+      </c>
+      <c r="O144">
+        <v>0.0000</v>
+      </c>
+      <c r="P144" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q144">
+        <v>22</v>
+      </c>
+      <c r="R144" t="s">
+        <v>24</v>
+      </c>
+      <c r="S144" t="s">
+        <v>25</v>
+      </c>
+      <c r="T144" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>98</v>
+      </c>
+      <c r="B145" t="s">
+        <v>42</v>
+      </c>
+      <c r="C145" t="s">
+        <v>43</v>
+      </c>
+      <c r="D145">
+        <v>1</v>
+      </c>
+      <c r="E145" t="s">
+        <v>34</v>
+      </c>
+      <c r="F145" t="s">
+        <v>22</v>
+      </c>
+      <c r="G145">
+        <v>200</v>
+      </c>
+      <c r="H145">
+        <v>96</v>
+      </c>
+      <c r="I145">
+        <v>190</v>
+      </c>
+      <c r="J145">
+        <v>5</v>
+      </c>
+      <c r="K145">
+        <v>0</v>
+      </c>
+      <c r="L145">
+        <v>5</v>
+      </c>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0.1000</v>
+      </c>
+      <c r="O145">
+        <v>0.0000</v>
+      </c>
+      <c r="P145">
+        <v>33</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>289</v>
+      </c>
+      <c r="R145" t="s">
+        <v>24</v>
+      </c>
+      <c r="S145" t="s">
+        <v>25</v>
+      </c>
+      <c r="T145" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>97</v>
+      </c>
+      <c r="B146" t="s">
+        <v>42</v>
+      </c>
+      <c r="C146" t="s">
+        <v>43</v>
+      </c>
+      <c r="D146">
+        <v>1</v>
+      </c>
+      <c r="E146" t="s">
+        <v>34</v>
+      </c>
+      <c r="F146" t="s">
+        <v>22</v>
+      </c>
+      <c r="G146">
+        <v>200</v>
+      </c>
+      <c r="H146">
+        <v>89</v>
+      </c>
+      <c r="I146">
+        <v>177</v>
+      </c>
+      <c r="J146">
+        <v>4</v>
+      </c>
+      <c r="K146">
+        <v>2</v>
+      </c>
+      <c r="L146">
+        <v>17</v>
+      </c>
+      <c r="M146">
+        <v>0</v>
+      </c>
+      <c r="N146">
+        <v>0.2000</v>
+      </c>
+      <c r="O146">
+        <v>0.0000</v>
+      </c>
+      <c r="P146" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q146">
+        <v>95</v>
+      </c>
+      <c r="R146" t="s">
+        <v>104</v>
+      </c>
+      <c r="S146" t="s">
+        <v>105</v>
+      </c>
+      <c r="T146" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>96</v>
+      </c>
+      <c r="B147" t="s">
+        <v>61</v>
+      </c>
+      <c r="C147" t="s">
+        <v>62</v>
+      </c>
+      <c r="D147">
+        <v>15</v>
+      </c>
+      <c r="E147" t="s">
+        <v>100</v>
+      </c>
+      <c r="F147" t="s">
+        <v>89</v>
+      </c>
+      <c r="G147">
+        <v>250</v>
+      </c>
+      <c r="H147">
+        <v>84</v>
+      </c>
+      <c r="I147">
+        <v>206</v>
+      </c>
+      <c r="J147">
+        <v>17</v>
+      </c>
+      <c r="K147">
+        <v>3</v>
+      </c>
+      <c r="L147">
+        <v>24</v>
+      </c>
+      <c r="M147">
+        <v>0</v>
+      </c>
+      <c r="N147">
+        <v>0.4000</v>
+      </c>
+      <c r="O147">
+        <v>0.0000</v>
+      </c>
+      <c r="P147" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q147">
+        <v>98</v>
+      </c>
+      <c r="R147" t="s">
+        <v>24</v>
+      </c>
+      <c r="S147" t="s">
+        <v>25</v>
+      </c>
+      <c r="T147" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>95</v>
+      </c>
+      <c r="B148" t="s">
+        <v>61</v>
+      </c>
+      <c r="C148" t="s">
+        <v>62</v>
+      </c>
+      <c r="D148">
+        <v>4</v>
+      </c>
+      <c r="E148" t="s">
+        <v>57</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148">
+        <v>200</v>
+      </c>
+      <c r="H148">
+        <v>86</v>
+      </c>
+      <c r="I148">
+        <v>157</v>
+      </c>
+      <c r="J148">
+        <v>34</v>
+      </c>
+      <c r="K148">
+        <v>2</v>
+      </c>
+      <c r="L148">
+        <v>7</v>
+      </c>
+      <c r="M148">
+        <v>0</v>
+      </c>
+      <c r="N148">
+        <v>0.4000</v>
+      </c>
+      <c r="O148">
+        <v>0.0000</v>
+      </c>
+      <c r="P148" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>81</v>
+      </c>
+      <c r="R148" t="s">
+        <v>24</v>
+      </c>
+      <c r="S148" t="s">
+        <v>25</v>
+      </c>
+      <c r="T148" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>94</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" t="s">
+        <v>20</v>
+      </c>
+      <c r="D149">
+        <v>3</v>
+      </c>
+      <c r="E149" t="s">
+        <v>52</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149">
+        <v>200</v>
+      </c>
+      <c r="H149">
+        <v>88</v>
+      </c>
+      <c r="I149">
+        <v>163</v>
+      </c>
+      <c r="J149">
+        <v>27</v>
+      </c>
+      <c r="K149">
+        <v>3</v>
+      </c>
+      <c r="L149">
+        <v>7</v>
+      </c>
+      <c r="M149">
+        <v>0</v>
+      </c>
+      <c r="N149">
+        <v>0.1000</v>
+      </c>
+      <c r="O149">
+        <v>0.0000</v>
+      </c>
+      <c r="P149" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>73</v>
+      </c>
+      <c r="R149" t="s">
+        <v>24</v>
+      </c>
+      <c r="S149" t="s">
+        <v>25</v>
+      </c>
+      <c r="T149" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>93</v>
+      </c>
+      <c r="B150" t="s">
+        <v>239</v>
+      </c>
+      <c r="C150" t="s">
+        <v>240</v>
+      </c>
+      <c r="D150">
+        <v>2</v>
+      </c>
+      <c r="E150" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150">
+        <v>200</v>
+      </c>
+      <c r="H150">
+        <v>91</v>
+      </c>
+      <c r="I150">
+        <v>180</v>
+      </c>
+      <c r="J150">
+        <v>11</v>
+      </c>
+      <c r="K150">
+        <v>2</v>
+      </c>
+      <c r="L150">
+        <v>7</v>
+      </c>
+      <c r="M150">
+        <v>0</v>
+      </c>
+      <c r="N150">
+        <v>0.0000</v>
+      </c>
+      <c r="O150">
+        <v>0.0000</v>
+      </c>
+      <c r="P150" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>76</v>
+      </c>
+      <c r="R150" t="s">
+        <v>24</v>
+      </c>
+      <c r="S150" t="s">
+        <v>25</v>
+      </c>
+      <c r="T150" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>92</v>
+      </c>
+      <c r="B151" t="s">
+        <v>141</v>
+      </c>
+      <c r="C151" t="s">
+        <v>141</v>
+      </c>
+      <c r="D151">
+        <v>1</v>
+      </c>
+      <c r="E151" t="s">
+        <v>34</v>
+      </c>
+      <c r="F151" t="s">
+        <v>22</v>
+      </c>
+      <c r="G151">
+        <v>200</v>
+      </c>
+      <c r="H151">
+        <v>86</v>
+      </c>
+      <c r="I151">
+        <v>172</v>
+      </c>
+      <c r="J151">
+        <v>8</v>
+      </c>
+      <c r="K151">
+        <v>1</v>
+      </c>
+      <c r="L151">
+        <v>19</v>
+      </c>
+      <c r="M151">
+        <v>0</v>
+      </c>
+      <c r="N151">
+        <v>0.4000</v>
+      </c>
+      <c r="O151">
+        <v>0.0000</v>
+      </c>
+      <c r="P151">
+        <v>83</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>28</v>
+      </c>
+      <c r="R151" t="s">
+        <v>104</v>
+      </c>
+      <c r="S151" t="s">
+        <v>105</v>
+      </c>
+      <c r="T151" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>91</v>
+      </c>
+      <c r="B152" t="s">
+        <v>202</v>
+      </c>
+      <c r="C152" t="s">
+        <v>202</v>
+      </c>
+      <c r="D152">
+        <v>2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>39</v>
+      </c>
+      <c r="F152" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152">
+        <v>200</v>
+      </c>
+      <c r="H152">
+        <v>91</v>
+      </c>
+      <c r="I152">
+        <v>175</v>
+      </c>
+      <c r="J152">
+        <v>17</v>
+      </c>
+      <c r="K152">
+        <v>0</v>
+      </c>
+      <c r="L152">
+        <v>8</v>
+      </c>
+      <c r="M152">
+        <v>0</v>
+      </c>
+      <c r="N152">
+        <v>0.1000</v>
+      </c>
+      <c r="O152">
+        <v>0.0000</v>
+      </c>
+      <c r="P152" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>299</v>
+      </c>
+      <c r="R152" t="s">
+        <v>24</v>
+      </c>
+      <c r="S152" t="s">
+        <v>25</v>
+      </c>
+      <c r="T152" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>90</v>
+      </c>
+      <c r="B153" t="s">
+        <v>202</v>
+      </c>
+      <c r="C153" t="s">
+        <v>202</v>
+      </c>
+      <c r="D153">
+        <v>2</v>
+      </c>
+      <c r="E153" t="s">
+        <v>39</v>
+      </c>
+      <c r="F153" t="s">
+        <v>22</v>
+      </c>
+      <c r="G153">
+        <v>200</v>
+      </c>
+      <c r="H153">
+        <v>93</v>
+      </c>
+      <c r="I153">
+        <v>186</v>
+      </c>
+      <c r="J153">
+        <v>3</v>
+      </c>
+      <c r="K153">
+        <v>1</v>
+      </c>
+      <c r="L153">
+        <v>10</v>
+      </c>
+      <c r="M153">
+        <v>0</v>
+      </c>
+      <c r="N153">
+        <v>0.1000</v>
+      </c>
+      <c r="O153">
+        <v>0.0000</v>
+      </c>
+      <c r="P153" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>120</v>
+      </c>
+      <c r="R153" t="s">
+        <v>24</v>
+      </c>
+      <c r="S153" t="s">
+        <v>25</v>
+      </c>
+      <c r="T153" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>89</v>
+      </c>
+      <c r="B154" t="s">
+        <v>202</v>
+      </c>
+      <c r="C154" t="s">
+        <v>202</v>
+      </c>
+      <c r="D154">
+        <v>1</v>
+      </c>
+      <c r="E154" t="s">
+        <v>34</v>
+      </c>
+      <c r="F154" t="s">
+        <v>22</v>
+      </c>
+      <c r="G154">
+        <v>200</v>
+      </c>
+      <c r="H154">
+        <v>93</v>
+      </c>
+      <c r="I154">
+        <v>186</v>
+      </c>
+      <c r="J154">
+        <v>3</v>
+      </c>
+      <c r="K154">
+        <v>1</v>
+      </c>
+      <c r="L154">
+        <v>10</v>
+      </c>
+      <c r="M154">
+        <v>0</v>
+      </c>
+      <c r="N154">
+        <v>0.1000</v>
+      </c>
+      <c r="O154">
+        <v>0.0000</v>
+      </c>
+      <c r="P154" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>120</v>
+      </c>
+      <c r="R154" t="s">
+        <v>24</v>
+      </c>
+      <c r="S154" t="s">
+        <v>25</v>
+      </c>
+      <c r="T154" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>88</v>
+      </c>
+      <c r="B155" t="s">
+        <v>303</v>
+      </c>
+      <c r="C155" t="s">
+        <v>304</v>
+      </c>
+      <c r="D155">
+        <v>5</v>
+      </c>
+      <c r="E155" t="s">
+        <v>30</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155">
+        <v>200</v>
+      </c>
+      <c r="H155">
+        <v>87</v>
+      </c>
+      <c r="I155">
+        <v>172</v>
+      </c>
+      <c r="J155">
+        <v>10</v>
+      </c>
+      <c r="K155">
+        <v>3</v>
+      </c>
+      <c r="L155">
+        <v>15</v>
+      </c>
+      <c r="M155">
+        <v>0</v>
+      </c>
+      <c r="N155">
+        <v>1.1000</v>
+      </c>
+      <c r="O155">
+        <v>0.0100</v>
+      </c>
+      <c r="P155" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>53</v>
+      </c>
+      <c r="R155" t="s">
+        <v>104</v>
+      </c>
+      <c r="S155" t="s">
+        <v>105</v>
+      </c>
+      <c r="T155" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>87</v>
+      </c>
+      <c r="B156" t="s">
+        <v>303</v>
+      </c>
+      <c r="C156" t="s">
+        <v>304</v>
+      </c>
+      <c r="D156">
+        <v>5</v>
+      </c>
+      <c r="E156" t="s">
+        <v>30</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156">
+        <v>200</v>
+      </c>
+      <c r="H156">
+        <v>84</v>
+      </c>
+      <c r="I156">
+        <v>159</v>
+      </c>
+      <c r="J156">
+        <v>23</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156">
+        <v>14</v>
+      </c>
+      <c r="M156">
+        <v>0</v>
+      </c>
+      <c r="N156">
+        <v>0.9000</v>
+      </c>
+      <c r="O156">
+        <v>0.0000</v>
+      </c>
+      <c r="P156" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>53</v>
+      </c>
+      <c r="R156" t="s">
+        <v>104</v>
+      </c>
+      <c r="S156" t="s">
+        <v>105</v>
+      </c>
+      <c r="T156" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>86</v>
+      </c>
+      <c r="B157" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" t="s">
+        <v>304</v>
+      </c>
+      <c r="D157">
+        <v>5</v>
+      </c>
+      <c r="E157" t="s">
+        <v>30</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157">
+        <v>200</v>
+      </c>
+      <c r="H157">
+        <v>88</v>
+      </c>
+      <c r="I157">
+        <v>171</v>
+      </c>
+      <c r="J157">
+        <v>14</v>
+      </c>
+      <c r="K157">
+        <v>6</v>
+      </c>
+      <c r="L157">
+        <v>9</v>
+      </c>
+      <c r="M157">
+        <v>0</v>
+      </c>
+      <c r="N157">
+        <v>0.7000</v>
+      </c>
+      <c r="O157">
+        <v>0.0000</v>
+      </c>
+      <c r="P157" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>49</v>
+      </c>
+      <c r="R157" t="s">
+        <v>104</v>
+      </c>
+      <c r="S157" t="s">
+        <v>105</v>
+      </c>
+      <c r="T157" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>85</v>
+      </c>
+      <c r="B158" t="s">
+        <v>278</v>
+      </c>
+      <c r="C158" t="s">
+        <v>279</v>
+      </c>
+      <c r="D158">
+        <v>2</v>
+      </c>
+      <c r="E158" t="s">
+        <v>39</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158">
+        <v>200</v>
+      </c>
+      <c r="H158">
+        <v>90</v>
+      </c>
+      <c r="I158">
+        <v>177</v>
+      </c>
+      <c r="J158">
+        <v>13</v>
+      </c>
+      <c r="K158">
+        <v>1</v>
+      </c>
+      <c r="L158">
+        <v>9</v>
+      </c>
+      <c r="M158">
+        <v>0</v>
+      </c>
+      <c r="N158">
+        <v>0.2000</v>
+      </c>
+      <c r="O158">
+        <v>0.0000</v>
+      </c>
+      <c r="P158" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>309</v>
+      </c>
+      <c r="R158" t="s">
+        <v>24</v>
+      </c>
+      <c r="S158" t="s">
+        <v>25</v>
+      </c>
+      <c r="T158" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>84</v>
+      </c>
+      <c r="B159" t="s">
+        <v>278</v>
+      </c>
+      <c r="C159" t="s">
+        <v>279</v>
+      </c>
+      <c r="D159">
+        <v>2</v>
+      </c>
+      <c r="E159" t="s">
+        <v>39</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159">
+        <v>200</v>
+      </c>
+      <c r="H159">
+        <v>88</v>
+      </c>
+      <c r="I159">
+        <v>172</v>
+      </c>
+      <c r="J159">
+        <v>15</v>
+      </c>
+      <c r="K159">
+        <v>1</v>
+      </c>
+      <c r="L159">
+        <v>12</v>
+      </c>
+      <c r="M159">
+        <v>0</v>
+      </c>
+      <c r="N159">
+        <v>0.1000</v>
+      </c>
+      <c r="O159">
+        <v>0.0000</v>
+      </c>
+      <c r="P159">
+        <v>33</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>153</v>
+      </c>
+      <c r="R159" t="s">
+        <v>104</v>
+      </c>
+      <c r="S159" t="s">
+        <v>105</v>
+      </c>
+      <c r="T159" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>83</v>
+      </c>
+      <c r="B160" t="s">
+        <v>278</v>
+      </c>
+      <c r="C160" t="s">
+        <v>279</v>
+      </c>
+      <c r="D160">
+        <v>1</v>
+      </c>
+      <c r="E160" t="s">
+        <v>34</v>
+      </c>
+      <c r="F160" t="s">
+        <v>22</v>
+      </c>
+      <c r="G160">
+        <v>200</v>
+      </c>
+      <c r="H160">
+        <v>92</v>
+      </c>
+      <c r="I160">
+        <v>185</v>
+      </c>
+      <c r="J160">
+        <v>2</v>
+      </c>
+      <c r="K160">
+        <v>0</v>
+      </c>
+      <c r="L160">
+        <v>13</v>
+      </c>
+      <c r="M160">
+        <v>0</v>
+      </c>
+      <c r="N160">
+        <v>0.1000</v>
+      </c>
+      <c r="O160">
+        <v>0.0000</v>
+      </c>
+      <c r="P160" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>312</v>
+      </c>
+      <c r="R160" t="s">
+        <v>24</v>
+      </c>
+      <c r="S160" t="s">
+        <v>25</v>
+      </c>
+      <c r="T160" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>82</v>
+      </c>
+      <c r="B161" t="s">
+        <v>314</v>
+      </c>
+      <c r="C161" t="s">
+        <v>315</v>
+      </c>
+      <c r="D161">
+        <v>2</v>
+      </c>
+      <c r="E161" t="s">
+        <v>39</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161">
+        <v>200</v>
+      </c>
+      <c r="H161">
+        <v>92</v>
+      </c>
+      <c r="I161">
+        <v>180</v>
+      </c>
+      <c r="J161">
+        <v>9</v>
+      </c>
+      <c r="K161">
+        <v>0</v>
+      </c>
+      <c r="L161">
+        <v>11</v>
+      </c>
+      <c r="M161">
+        <v>0</v>
+      </c>
+      <c r="N161">
+        <v>0.1000</v>
+      </c>
+      <c r="O161">
+        <v>0.0000</v>
+      </c>
+      <c r="P161" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>97</v>
+      </c>
+      <c r="R161" t="s">
+        <v>24</v>
+      </c>
+      <c r="S161" t="s">
+        <v>25</v>
+      </c>
+      <c r="T161" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>81</v>
+      </c>
+      <c r="B162" t="s">
+        <v>314</v>
+      </c>
+      <c r="C162" t="s">
+        <v>315</v>
+      </c>
+      <c r="D162">
+        <v>1</v>
+      </c>
+      <c r="E162" t="s">
+        <v>34</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162">
+        <v>200</v>
+      </c>
+      <c r="H162">
+        <v>92</v>
+      </c>
+      <c r="I162">
+        <v>181</v>
+      </c>
+      <c r="J162">
+        <v>11</v>
+      </c>
+      <c r="K162">
+        <v>2</v>
+      </c>
+      <c r="L162">
+        <v>6</v>
+      </c>
+      <c r="M162">
+        <v>0</v>
+      </c>
+      <c r="N162">
+        <v>0.1000</v>
+      </c>
+      <c r="O162">
+        <v>0.0000</v>
+      </c>
+      <c r="P162">
+        <v>43</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>249</v>
+      </c>
+      <c r="R162" t="s">
+        <v>24</v>
+      </c>
+      <c r="S162" t="s">
+        <v>25</v>
+      </c>
+      <c r="T162" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>80</v>
+      </c>
+      <c r="B163" t="s">
+        <v>239</v>
+      </c>
+      <c r="C163" t="s">
+        <v>240</v>
+      </c>
+      <c r="D163">
+        <v>2</v>
+      </c>
+      <c r="E163" t="s">
+        <v>39</v>
+      </c>
+      <c r="F163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G163">
+        <v>200</v>
+      </c>
+      <c r="H163">
+        <v>88</v>
+      </c>
+      <c r="I163">
+        <v>172</v>
+      </c>
+      <c r="J163">
+        <v>10</v>
+      </c>
+      <c r="K163">
+        <v>1</v>
+      </c>
+      <c r="L163">
+        <v>17</v>
+      </c>
+      <c r="M163">
+        <v>0</v>
+      </c>
+      <c r="N163">
+        <v>0.1000</v>
+      </c>
+      <c r="O163">
+        <v>0.0000</v>
+      </c>
+      <c r="P163">
+        <v>33</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>103</v>
+      </c>
+      <c r="R163" t="s">
+        <v>104</v>
+      </c>
+      <c r="S163" t="s">
+        <v>105</v>
+      </c>
+      <c r="T163" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>79</v>
+      </c>
+      <c r="B164" t="s">
+        <v>20</v>
+      </c>
+      <c r="C164" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164">
+        <v>2</v>
+      </c>
+      <c r="E164" t="s">
+        <v>39</v>
+      </c>
+      <c r="F164" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164">
+        <v>200</v>
+      </c>
+      <c r="H164">
+        <v>95</v>
+      </c>
+      <c r="I164">
+        <v>182</v>
+      </c>
+      <c r="J164">
+        <v>12</v>
+      </c>
+      <c r="K164">
+        <v>0</v>
+      </c>
+      <c r="L164">
+        <v>6</v>
+      </c>
+      <c r="M164">
+        <v>0</v>
+      </c>
+      <c r="N164">
+        <v>0.0000</v>
+      </c>
+      <c r="O164">
+        <v>0.0000</v>
+      </c>
+      <c r="P164" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>319</v>
+      </c>
+      <c r="R164" t="s">
+        <v>24</v>
+      </c>
+      <c r="S164" t="s">
+        <v>25</v>
+      </c>
+      <c r="T164" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>78</v>
+      </c>
+      <c r="B165" t="s">
+        <v>86</v>
+      </c>
+      <c r="C165" t="s">
+        <v>87</v>
+      </c>
+      <c r="D165">
+        <v>5</v>
+      </c>
+      <c r="E165" t="s">
+        <v>30</v>
+      </c>
+      <c r="F165" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165">
+        <v>200</v>
+      </c>
+      <c r="H165">
+        <v>86</v>
+      </c>
+      <c r="I165">
+        <v>168</v>
+      </c>
+      <c r="J165">
+        <v>16</v>
+      </c>
+      <c r="K165">
+        <v>1</v>
+      </c>
+      <c r="L165">
+        <v>15</v>
+      </c>
+      <c r="M165">
+        <v>0</v>
+      </c>
+      <c r="N165">
+        <v>1.4000</v>
+      </c>
+      <c r="O165">
+        <v>0.0100</v>
+      </c>
+      <c r="P165" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>97</v>
+      </c>
+      <c r="R165" t="s">
+        <v>104</v>
+      </c>
+      <c r="S165" t="s">
+        <v>105</v>
+      </c>
+      <c r="T165" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>77</v>
+      </c>
+      <c r="B166" t="s">
+        <v>86</v>
+      </c>
+      <c r="C166" t="s">
+        <v>87</v>
+      </c>
+      <c r="D166">
+        <v>5</v>
+      </c>
+      <c r="E166" t="s">
+        <v>30</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166">
+        <v>200</v>
+      </c>
+      <c r="H166">
+        <v>85</v>
+      </c>
+      <c r="I166">
+        <v>166</v>
+      </c>
+      <c r="J166">
+        <v>14</v>
+      </c>
+      <c r="K166">
+        <v>2</v>
+      </c>
+      <c r="L166">
+        <v>18</v>
+      </c>
+      <c r="M166">
+        <v>0</v>
+      </c>
+      <c r="N166">
+        <v>2.0000</v>
+      </c>
+      <c r="O166">
+        <v>0.0100</v>
+      </c>
+      <c r="P166">
+        <v>77</v>
+      </c>
+      <c r="Q166">
+        <v>98</v>
+      </c>
+      <c r="R166" t="s">
+        <v>104</v>
+      </c>
+      <c r="S166" t="s">
+        <v>105</v>
+      </c>
+      <c r="T166" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>76</v>
+      </c>
+      <c r="B167" t="s">
+        <v>86</v>
+      </c>
+      <c r="C167" t="s">
+        <v>87</v>
+      </c>
+      <c r="D167">
+        <v>4</v>
+      </c>
+      <c r="E167" t="s">
+        <v>57</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167">
+        <v>200</v>
+      </c>
+      <c r="H167">
+        <v>88</v>
+      </c>
+      <c r="I167">
+        <v>167</v>
+      </c>
+      <c r="J167">
+        <v>22</v>
+      </c>
+      <c r="K167">
+        <v>3</v>
+      </c>
+      <c r="L167">
+        <v>8</v>
+      </c>
+      <c r="M167">
+        <v>0</v>
+      </c>
+      <c r="N167">
+        <v>0.2000</v>
+      </c>
+      <c r="O167">
+        <v>0.0000</v>
+      </c>
+      <c r="P167" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>70</v>
+      </c>
+      <c r="R167" t="s">
+        <v>24</v>
+      </c>
+      <c r="S167" t="s">
+        <v>25</v>
+      </c>
+      <c r="T167" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>75</v>
+      </c>
+      <c r="B168" t="s">
+        <v>324</v>
+      </c>
+      <c r="C168" t="s">
+        <v>325</v>
+      </c>
+      <c r="D168">
+        <v>3</v>
+      </c>
+      <c r="E168" t="s">
+        <v>52</v>
+      </c>
+      <c r="F168" t="s">
+        <v>22</v>
+      </c>
+      <c r="G168">
+        <v>200</v>
+      </c>
+      <c r="H168">
+        <v>82</v>
+      </c>
+      <c r="I168">
+        <v>158</v>
+      </c>
+      <c r="J168">
+        <v>20</v>
+      </c>
+      <c r="K168">
+        <v>1</v>
+      </c>
+      <c r="L168">
+        <v>20</v>
+      </c>
+      <c r="M168">
+        <v>1</v>
+      </c>
+      <c r="N168">
+        <v>0.7000</v>
+      </c>
+      <c r="O168">
+        <v>0.0000</v>
+      </c>
+      <c r="P168" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>101</v>
+      </c>
+      <c r="R168" t="s">
+        <v>104</v>
+      </c>
+      <c r="S168" t="s">
+        <v>105</v>
+      </c>
+      <c r="T168" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>74</v>
+      </c>
+      <c r="B169" t="s">
+        <v>239</v>
+      </c>
+      <c r="C169" t="s">
+        <v>240</v>
+      </c>
+      <c r="D169">
+        <v>1</v>
+      </c>
+      <c r="E169" t="s">
+        <v>34</v>
+      </c>
+      <c r="F169" t="s">
+        <v>22</v>
+      </c>
+      <c r="G169">
+        <v>200</v>
+      </c>
+      <c r="H169">
+        <v>90</v>
+      </c>
+      <c r="I169">
+        <v>179</v>
+      </c>
+      <c r="J169">
+        <v>7</v>
+      </c>
+      <c r="K169">
+        <v>1</v>
+      </c>
+      <c r="L169">
+        <v>13</v>
+      </c>
+      <c r="M169">
+        <v>0</v>
+      </c>
+      <c r="N169">
+        <v>0.1000</v>
+      </c>
+      <c r="O169">
+        <v>0.0000</v>
+      </c>
+      <c r="P169" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>127</v>
+      </c>
+      <c r="R169" t="s">
+        <v>24</v>
+      </c>
+      <c r="S169" t="s">
+        <v>25</v>
+      </c>
+      <c r="T169" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>73</v>
+      </c>
+      <c r="B170" t="s">
+        <v>268</v>
+      </c>
+      <c r="C170" t="s">
+        <v>269</v>
+      </c>
+      <c r="D170">
+        <v>2</v>
+      </c>
+      <c r="E170" t="s">
+        <v>39</v>
+      </c>
+      <c r="F170" t="s">
+        <v>22</v>
+      </c>
+      <c r="G170">
+        <v>200</v>
+      </c>
+      <c r="H170">
+        <v>94</v>
+      </c>
+      <c r="I170">
+        <v>183</v>
+      </c>
+      <c r="J170">
+        <v>9</v>
+      </c>
+      <c r="K170">
+        <v>2</v>
+      </c>
+      <c r="L170">
+        <v>6</v>
+      </c>
+      <c r="M170">
+        <v>0</v>
+      </c>
+      <c r="N170">
+        <v>0.0000</v>
+      </c>
+      <c r="O170">
+        <v>0.0000</v>
+      </c>
+      <c r="P170" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>103</v>
+      </c>
+      <c r="R170" t="s">
+        <v>24</v>
+      </c>
+      <c r="S170" t="s">
+        <v>25</v>
+      </c>
+      <c r="T170" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>72</v>
+      </c>
+      <c r="B171" t="s">
+        <v>268</v>
+      </c>
+      <c r="C171" t="s">
+        <v>269</v>
+      </c>
+      <c r="D171">
+        <v>1</v>
+      </c>
+      <c r="E171" t="s">
+        <v>34</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171">
+        <v>200</v>
+      </c>
+      <c r="H171">
+        <v>93</v>
+      </c>
+      <c r="I171">
+        <v>185</v>
+      </c>
+      <c r="J171">
+        <v>6</v>
+      </c>
+      <c r="K171">
+        <v>1</v>
+      </c>
+      <c r="L171">
+        <v>8</v>
+      </c>
+      <c r="M171">
+        <v>0</v>
+      </c>
+      <c r="N171">
+        <v>0.1000</v>
+      </c>
+      <c r="O171">
+        <v>0.0000</v>
+      </c>
+      <c r="P171">
+        <v>22</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>135</v>
+      </c>
+      <c r="R171" t="s">
+        <v>24</v>
+      </c>
+      <c r="S171" t="s">
+        <v>25</v>
+      </c>
+      <c r="T171" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>71</v>
+      </c>
+      <c r="B172" t="s">
+        <v>251</v>
+      </c>
+      <c r="C172" t="s">
+        <v>252</v>
+      </c>
+      <c r="D172">
+        <v>3</v>
+      </c>
+      <c r="E172" t="s">
+        <v>52</v>
+      </c>
+      <c r="F172" t="s">
+        <v>22</v>
+      </c>
+      <c r="G172">
+        <v>200</v>
+      </c>
+      <c r="H172">
+        <v>80</v>
+      </c>
+      <c r="I172">
+        <v>147</v>
+      </c>
+      <c r="J172">
+        <v>38</v>
+      </c>
+      <c r="K172">
+        <v>3</v>
+      </c>
+      <c r="L172">
+        <v>12</v>
+      </c>
+      <c r="M172">
+        <v>0</v>
+      </c>
+      <c r="N172">
+        <v>0.2000</v>
+      </c>
+      <c r="O172">
+        <v>0.0000</v>
+      </c>
+      <c r="P172" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>58</v>
+      </c>
+      <c r="R172" t="s">
+        <v>104</v>
+      </c>
+      <c r="S172" t="s">
+        <v>105</v>
+      </c>
+      <c r="T172" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>70</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>20</v>
+      </c>
+      <c r="D173">
+        <v>1</v>
+      </c>
+      <c r="E173" t="s">
+        <v>34</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173">
+        <v>200</v>
+      </c>
+      <c r="H173">
+        <v>94</v>
+      </c>
+      <c r="I173">
+        <v>185</v>
+      </c>
+      <c r="J173">
+        <v>7</v>
+      </c>
+      <c r="K173">
+        <v>0</v>
+      </c>
+      <c r="L173">
+        <v>8</v>
+      </c>
+      <c r="M173">
+        <v>0</v>
+      </c>
+      <c r="N173">
+        <v>0.1000</v>
+      </c>
+      <c r="O173">
+        <v>0.0000</v>
+      </c>
+      <c r="P173" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q173">
+        <v>86</v>
+      </c>
+      <c r="R173" t="s">
+        <v>24</v>
+      </c>
+      <c r="S173" t="s">
+        <v>25</v>
+      </c>
+      <c r="T173" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>69</v>
+      </c>
+      <c r="B174" t="s">
+        <v>86</v>
+      </c>
+      <c r="C174" t="s">
+        <v>87</v>
+      </c>
+      <c r="D174">
+        <v>3</v>
+      </c>
+      <c r="E174" t="s">
+        <v>52</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174">
+        <v>200</v>
+      </c>
+      <c r="H174">
+        <v>90</v>
+      </c>
+      <c r="I174">
+        <v>166</v>
+      </c>
+      <c r="J174">
+        <v>27</v>
+      </c>
+      <c r="K174">
+        <v>1</v>
+      </c>
+      <c r="L174">
+        <v>6</v>
+      </c>
+      <c r="M174">
+        <v>0</v>
+      </c>
+      <c r="N174">
+        <v>0.0000</v>
+      </c>
+      <c r="O174">
+        <v>0.0000</v>
+      </c>
+      <c r="P174" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q174">
+        <v>43</v>
+      </c>
+      <c r="R174" t="s">
+        <v>24</v>
+      </c>
+      <c r="S174" t="s">
+        <v>25</v>
+      </c>
+      <c r="T174" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>68</v>
+      </c>
+      <c r="B175" t="s">
+        <v>86</v>
+      </c>
+      <c r="C175" t="s">
+        <v>87</v>
+      </c>
+      <c r="D175">
+        <v>2</v>
+      </c>
+      <c r="E175" t="s">
+        <v>39</v>
+      </c>
+      <c r="F175" t="s">
+        <v>22</v>
+      </c>
+      <c r="G175">
+        <v>200</v>
+      </c>
+      <c r="H175">
+        <v>91</v>
+      </c>
+      <c r="I175">
+        <v>178</v>
+      </c>
+      <c r="J175">
+        <v>11</v>
+      </c>
+      <c r="K175">
+        <v>0</v>
+      </c>
+      <c r="L175">
+        <v>11</v>
+      </c>
+      <c r="M175">
+        <v>0</v>
+      </c>
+      <c r="N175">
+        <v>0.1000</v>
+      </c>
+      <c r="O175">
+        <v>0.0000</v>
+      </c>
+      <c r="P175" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q175">
+        <v>22</v>
+      </c>
+      <c r="R175" t="s">
+        <v>24</v>
+      </c>
+      <c r="S175" t="s">
+        <v>25</v>
+      </c>
+      <c r="T175" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>67</v>
+      </c>
+      <c r="B176" t="s">
+        <v>86</v>
+      </c>
+      <c r="C176" t="s">
+        <v>87</v>
+      </c>
+      <c r="D176">
+        <v>1</v>
+      </c>
+      <c r="E176" t="s">
+        <v>34</v>
+      </c>
+      <c r="F176" t="s">
+        <v>22</v>
+      </c>
+      <c r="G176">
+        <v>200</v>
+      </c>
+      <c r="H176">
+        <v>93</v>
+      </c>
+      <c r="I176">
+        <v>184</v>
+      </c>
+      <c r="J176">
+        <v>6</v>
+      </c>
+      <c r="K176">
+        <v>1</v>
+      </c>
+      <c r="L176">
+        <v>9</v>
+      </c>
+      <c r="M176">
+        <v>0</v>
+      </c>
+      <c r="N176">
+        <v>0.1000</v>
+      </c>
+      <c r="O176">
+        <v>0.0000</v>
+      </c>
+      <c r="P176" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>84</v>
+      </c>
+      <c r="R176" t="s">
+        <v>24</v>
+      </c>
+      <c r="S176" t="s">
+        <v>25</v>
+      </c>
+      <c r="T176" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>66</v>
+      </c>
+      <c r="B177" t="s">
+        <v>199</v>
+      </c>
+      <c r="C177" t="s">
+        <v>199</v>
+      </c>
+      <c r="D177">
+        <v>1</v>
+      </c>
+      <c r="E177" t="s">
+        <v>34</v>
+      </c>
+      <c r="F177" t="s">
+        <v>22</v>
+      </c>
+      <c r="G177">
+        <v>200</v>
+      </c>
+      <c r="H177">
+        <v>91</v>
+      </c>
+      <c r="I177">
+        <v>182</v>
+      </c>
+      <c r="J177">
+        <v>3</v>
+      </c>
+      <c r="K177">
+        <v>0</v>
+      </c>
+      <c r="L177">
+        <v>15</v>
+      </c>
+      <c r="M177">
+        <v>0</v>
+      </c>
+      <c r="N177">
+        <v>0.3000</v>
+      </c>
+      <c r="O177">
+        <v>0.0000</v>
+      </c>
+      <c r="P177">
+        <v>32</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>135</v>
+      </c>
+      <c r="R177" t="s">
+        <v>24</v>
+      </c>
+      <c r="S177" t="s">
+        <v>25</v>
+      </c>
+      <c r="T177" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>65</v>
+      </c>
+      <c r="B178" t="s">
+        <v>324</v>
+      </c>
+      <c r="C178" t="s">
+        <v>325</v>
+      </c>
+      <c r="D178">
+        <v>2</v>
+      </c>
+      <c r="E178" t="s">
+        <v>39</v>
+      </c>
+      <c r="F178" t="s">
+        <v>22</v>
+      </c>
+      <c r="G178">
+        <v>200</v>
+      </c>
+      <c r="H178">
+        <v>91</v>
+      </c>
+      <c r="I178">
+        <v>177</v>
+      </c>
+      <c r="J178">
+        <v>13</v>
+      </c>
+      <c r="K178">
+        <v>2</v>
+      </c>
+      <c r="L178">
+        <v>8</v>
+      </c>
+      <c r="M178">
+        <v>0</v>
+      </c>
+      <c r="N178">
+        <v>0.1000</v>
+      </c>
+      <c r="O178">
+        <v>0.0000</v>
+      </c>
+      <c r="P178">
+        <v>33</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>93</v>
+      </c>
+      <c r="R178" t="s">
+        <v>24</v>
+      </c>
+      <c r="S178" t="s">
+        <v>25</v>
+      </c>
+      <c r="T178" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>64</v>
+      </c>
+      <c r="B179" t="s">
+        <v>324</v>
+      </c>
+      <c r="C179" t="s">
+        <v>325</v>
+      </c>
+      <c r="D179">
+        <v>1</v>
+      </c>
+      <c r="E179" t="s">
+        <v>34</v>
+      </c>
+      <c r="F179" t="s">
+        <v>22</v>
+      </c>
+      <c r="G179">
+        <v>200</v>
+      </c>
+      <c r="H179">
+        <v>95</v>
+      </c>
+      <c r="I179">
+        <v>190</v>
+      </c>
+      <c r="J179">
+        <v>1</v>
+      </c>
+      <c r="K179">
+        <v>3</v>
+      </c>
+      <c r="L179">
+        <v>6</v>
+      </c>
+      <c r="M179">
+        <v>0</v>
+      </c>
+      <c r="N179">
+        <v>0.1000</v>
+      </c>
+      <c r="O179">
+        <v>0.0000</v>
+      </c>
+      <c r="P179">
+        <v>43</v>
+      </c>
+      <c r="Q179">
+        <v>84</v>
+      </c>
+      <c r="R179" t="s">
+        <v>24</v>
+      </c>
+      <c r="S179" t="s">
+        <v>25</v>
+      </c>
+      <c r="T179" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>63</v>
+      </c>
+      <c r="B180" t="s">
+        <v>324</v>
+      </c>
+      <c r="C180" t="s">
+        <v>325</v>
+      </c>
+      <c r="D180">
+        <v>1</v>
+      </c>
+      <c r="E180" t="s">
+        <v>34</v>
+      </c>
+      <c r="F180" t="s">
+        <v>22</v>
+      </c>
+      <c r="G180">
+        <v>200</v>
+      </c>
+      <c r="H180">
+        <v>87</v>
+      </c>
+      <c r="I180">
+        <v>174</v>
+      </c>
+      <c r="J180">
+        <v>3</v>
+      </c>
+      <c r="K180">
+        <v>2</v>
+      </c>
+      <c r="L180">
+        <v>21</v>
+      </c>
+      <c r="M180">
+        <v>0</v>
+      </c>
+      <c r="N180">
+        <v>0.3000</v>
+      </c>
+      <c r="O180">
+        <v>0.0000</v>
+      </c>
+      <c r="P180">
+        <v>65</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>129</v>
+      </c>
+      <c r="R180" t="s">
+        <v>104</v>
+      </c>
+      <c r="S180" t="s">
+        <v>105</v>
+      </c>
+      <c r="T180" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>62</v>
+      </c>
+      <c r="B181" t="s">
+        <v>246</v>
+      </c>
+      <c r="C181" t="s">
+        <v>246</v>
+      </c>
+      <c r="D181">
+        <v>2</v>
+      </c>
+      <c r="E181" t="s">
+        <v>39</v>
+      </c>
+      <c r="F181" t="s">
+        <v>22</v>
+      </c>
+      <c r="G181">
+        <v>200</v>
+      </c>
+      <c r="H181">
+        <v>93</v>
+      </c>
+      <c r="I181">
+        <v>180</v>
+      </c>
+      <c r="J181">
+        <v>13</v>
+      </c>
+      <c r="K181">
+        <v>0</v>
+      </c>
+      <c r="L181">
+        <v>7</v>
+      </c>
+      <c r="M181">
+        <v>0</v>
+      </c>
+      <c r="N181">
+        <v>0.1000</v>
+      </c>
+      <c r="O181">
+        <v>0.0000</v>
+      </c>
+      <c r="P181">
+        <v>44</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>94</v>
+      </c>
+      <c r="R181" t="s">
+        <v>24</v>
+      </c>
+      <c r="S181" t="s">
+        <v>25</v>
+      </c>
+      <c r="T181" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>61</v>
+      </c>
+      <c r="B182" t="s">
+        <v>251</v>
+      </c>
+      <c r="C182" t="s">
+        <v>252</v>
+      </c>
+      <c r="D182">
+        <v>2</v>
+      </c>
+      <c r="E182" t="s">
+        <v>39</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182">
+        <v>200</v>
+      </c>
+      <c r="H182">
+        <v>92</v>
+      </c>
+      <c r="I182">
+        <v>180</v>
+      </c>
+      <c r="J182">
+        <v>10</v>
+      </c>
+      <c r="K182">
+        <v>0</v>
+      </c>
+      <c r="L182">
+        <v>10</v>
+      </c>
+      <c r="M182">
+        <v>0</v>
+      </c>
+      <c r="N182">
+        <v>0.1000</v>
+      </c>
+      <c r="O182">
+        <v>0.0000</v>
+      </c>
+      <c r="P182" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>97</v>
+      </c>
+      <c r="R182" t="s">
+        <v>24</v>
+      </c>
+      <c r="S182" t="s">
+        <v>25</v>
+      </c>
+      <c r="T182" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>60</v>
+      </c>
+      <c r="B183" t="s">
+        <v>251</v>
+      </c>
+      <c r="C183" t="s">
+        <v>252</v>
+      </c>
+      <c r="D183">
+        <v>1</v>
+      </c>
+      <c r="E183" t="s">
+        <v>34</v>
+      </c>
+      <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183">
+        <v>200</v>
+      </c>
+      <c r="H183">
+        <v>93</v>
+      </c>
+      <c r="I183">
+        <v>183</v>
+      </c>
+      <c r="J183">
+        <v>7</v>
+      </c>
+      <c r="K183">
+        <v>1</v>
+      </c>
+      <c r="L183">
+        <v>9</v>
+      </c>
+      <c r="M183">
+        <v>0</v>
+      </c>
+      <c r="N183">
+        <v>0.1000</v>
+      </c>
+      <c r="O183">
+        <v>0.0000</v>
+      </c>
+      <c r="P183">
+        <v>97</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>137</v>
+      </c>
+      <c r="R183" t="s">
+        <v>24</v>
+      </c>
+      <c r="S183" t="s">
+        <v>25</v>
+      </c>
+      <c r="T183" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>59</v>
+      </c>
+      <c r="B184" t="s">
+        <v>197</v>
+      </c>
+      <c r="C184" t="s">
+        <v>197</v>
+      </c>
+      <c r="D184">
+        <v>2</v>
+      </c>
+      <c r="E184" t="s">
+        <v>39</v>
+      </c>
+      <c r="F184" t="s">
+        <v>22</v>
+      </c>
+      <c r="G184">
+        <v>200</v>
+      </c>
+      <c r="H184">
+        <v>96</v>
+      </c>
+      <c r="I184">
+        <v>187</v>
+      </c>
+      <c r="J184">
+        <v>10</v>
+      </c>
+      <c r="K184">
+        <v>1</v>
+      </c>
+      <c r="L184">
+        <v>2</v>
+      </c>
+      <c r="M184">
+        <v>0</v>
+      </c>
+      <c r="N184">
+        <v>0.0000</v>
+      </c>
+      <c r="O184">
+        <v>0.0000</v>
+      </c>
+      <c r="P184" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>81</v>
+      </c>
+      <c r="R184" t="s">
+        <v>24</v>
+      </c>
+      <c r="S184" t="s">
+        <v>25</v>
+      </c>
+      <c r="T184" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>58</v>
+      </c>
+      <c r="B185" t="s">
+        <v>197</v>
+      </c>
+      <c r="C185" t="s">
+        <v>197</v>
+      </c>
+      <c r="D185">
+        <v>1</v>
+      </c>
+      <c r="E185" t="s">
+        <v>34</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185">
+        <v>200</v>
+      </c>
+      <c r="H185">
+        <v>94</v>
+      </c>
+      <c r="I185">
+        <v>186</v>
+      </c>
+      <c r="J185">
+        <v>4</v>
+      </c>
+      <c r="K185">
+        <v>1</v>
+      </c>
+      <c r="L185">
+        <v>9</v>
+      </c>
+      <c r="M185">
+        <v>0</v>
+      </c>
+      <c r="N185">
+        <v>0.1000</v>
+      </c>
+      <c r="O185">
+        <v>0.0000</v>
+      </c>
+      <c r="P185">
+        <v>22</v>
+      </c>
+      <c r="Q185">
+        <v>95</v>
+      </c>
+      <c r="R185" t="s">
+        <v>24</v>
+      </c>
+      <c r="S185" t="s">
+        <v>25</v>
+      </c>
+      <c r="T185" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>57</v>
+      </c>
+      <c r="B186" t="s">
+        <v>344</v>
+      </c>
+      <c r="C186" t="s">
+        <v>344</v>
+      </c>
+      <c r="D186">
+        <v>2</v>
+      </c>
+      <c r="E186" t="s">
+        <v>39</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186">
+        <v>200</v>
+      </c>
+      <c r="H186">
+        <v>95</v>
+      </c>
+      <c r="I186">
+        <v>189</v>
+      </c>
+      <c r="J186">
+        <v>4</v>
+      </c>
+      <c r="K186">
+        <v>0</v>
+      </c>
+      <c r="L186">
+        <v>7</v>
+      </c>
+      <c r="M186">
+        <v>0</v>
+      </c>
+      <c r="N186">
+        <v>0.1000</v>
+      </c>
+      <c r="O186">
+        <v>0.0000</v>
+      </c>
+      <c r="P186">
+        <v>22</v>
+      </c>
+      <c r="Q186">
+        <v>97</v>
+      </c>
+      <c r="R186" t="s">
+        <v>24</v>
+      </c>
+      <c r="S186" t="s">
+        <v>25</v>
+      </c>
+      <c r="T186" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>56</v>
+      </c>
+      <c r="B187" t="s">
+        <v>344</v>
+      </c>
+      <c r="C187" t="s">
+        <v>344</v>
+      </c>
+      <c r="D187">
+        <v>1</v>
+      </c>
+      <c r="E187" t="s">
+        <v>34</v>
+      </c>
+      <c r="F187" t="s">
+        <v>22</v>
+      </c>
+      <c r="G187">
+        <v>200</v>
+      </c>
+      <c r="H187">
+        <v>92</v>
+      </c>
+      <c r="I187">
+        <v>179</v>
+      </c>
+      <c r="J187">
+        <v>12</v>
+      </c>
+      <c r="K187">
+        <v>1</v>
+      </c>
+      <c r="L187">
+        <v>8</v>
+      </c>
+      <c r="M187">
+        <v>0</v>
+      </c>
+      <c r="N187">
+        <v>0.1000</v>
+      </c>
+      <c r="O187">
+        <v>0.0000</v>
+      </c>
+      <c r="P187" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q187">
+        <v>65</v>
+      </c>
+      <c r="R187" t="s">
+        <v>24</v>
+      </c>
+      <c r="S187" t="s">
+        <v>25</v>
+      </c>
+      <c r="T187" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>55</v>
+      </c>
+      <c r="B188" t="s">
+        <v>125</v>
+      </c>
+      <c r="C188" t="s">
+        <v>126</v>
+      </c>
+      <c r="D188">
+        <v>5</v>
+      </c>
+      <c r="E188" t="s">
+        <v>30</v>
+      </c>
+      <c r="F188" t="s">
+        <v>22</v>
+      </c>
+      <c r="G188">
+        <v>200</v>
+      </c>
+      <c r="H188">
+        <v>88</v>
+      </c>
+      <c r="I188">
+        <v>174</v>
+      </c>
+      <c r="J188">
+        <v>12</v>
+      </c>
+      <c r="K188">
+        <v>4</v>
+      </c>
+      <c r="L188">
+        <v>10</v>
+      </c>
+      <c r="M188">
+        <v>0</v>
+      </c>
+      <c r="N188">
+        <v>0.8000</v>
+      </c>
+      <c r="O188">
+        <v>0.0000</v>
+      </c>
+      <c r="P188">
+        <v>33</v>
+      </c>
+      <c r="Q188">
+        <v>33</v>
+      </c>
+      <c r="R188" t="s">
+        <v>104</v>
+      </c>
+      <c r="S188" t="s">
+        <v>105</v>
+      </c>
+      <c r="T188" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>54</v>
+      </c>
+      <c r="B189" t="s">
+        <v>125</v>
+      </c>
+      <c r="C189" t="s">
+        <v>126</v>
+      </c>
+      <c r="D189">
+        <v>4</v>
+      </c>
+      <c r="E189" t="s">
+        <v>57</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189">
+        <v>200</v>
+      </c>
+      <c r="H189">
+        <v>87</v>
+      </c>
+      <c r="I189">
+        <v>169</v>
+      </c>
+      <c r="J189">
+        <v>18</v>
+      </c>
+      <c r="K189">
+        <v>4</v>
+      </c>
+      <c r="L189">
+        <v>9</v>
+      </c>
+      <c r="M189">
+        <v>0</v>
+      </c>
+      <c r="N189">
+        <v>0.2000</v>
+      </c>
+      <c r="O189">
+        <v>0.0000</v>
+      </c>
+      <c r="P189" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>81</v>
+      </c>
+      <c r="R189" t="s">
+        <v>24</v>
+      </c>
+      <c r="S189" t="s">
+        <v>25</v>
+      </c>
+      <c r="T189" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>53</v>
+      </c>
+      <c r="B190" t="s">
+        <v>125</v>
+      </c>
+      <c r="C190" t="s">
+        <v>126</v>
+      </c>
+      <c r="D190">
+        <v>3</v>
+      </c>
+      <c r="E190" t="s">
+        <v>52</v>
+      </c>
+      <c r="F190" t="s">
+        <v>22</v>
+      </c>
+      <c r="G190">
+        <v>200</v>
+      </c>
+      <c r="H190">
+        <v>87</v>
+      </c>
+      <c r="I190">
+        <v>161</v>
+      </c>
+      <c r="J190">
+        <v>29</v>
+      </c>
+      <c r="K190">
+        <v>1</v>
+      </c>
+      <c r="L190">
+        <v>9</v>
+      </c>
+      <c r="M190">
+        <v>0</v>
+      </c>
+      <c r="N190">
+        <v>0.1000</v>
+      </c>
+      <c r="O190">
+        <v>0.0000</v>
+      </c>
+      <c r="P190" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>46</v>
+      </c>
+      <c r="R190" t="s">
+        <v>24</v>
+      </c>
+      <c r="S190" t="s">
+        <v>25</v>
+      </c>
+      <c r="T190" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>52</v>
+      </c>
+      <c r="B191" t="s">
+        <v>246</v>
+      </c>
+      <c r="C191" t="s">
+        <v>246</v>
+      </c>
+      <c r="D191">
+        <v>1</v>
+      </c>
+      <c r="E191" t="s">
+        <v>34</v>
+      </c>
+      <c r="F191" t="s">
+        <v>22</v>
+      </c>
+      <c r="G191">
+        <v>200</v>
+      </c>
+      <c r="H191">
+        <v>97</v>
+      </c>
+      <c r="I191">
+        <v>193</v>
+      </c>
+      <c r="J191">
+        <v>3</v>
+      </c>
+      <c r="K191">
+        <v>0</v>
+      </c>
+      <c r="L191">
+        <v>4</v>
+      </c>
+      <c r="M191">
+        <v>0</v>
+      </c>
+      <c r="N191">
+        <v>0.1000</v>
+      </c>
+      <c r="O191">
+        <v>0.0000</v>
+      </c>
+      <c r="P191" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>25</v>
+      </c>
+      <c r="R191" t="s">
+        <v>24</v>
+      </c>
+      <c r="S191" t="s">
+        <v>25</v>
+      </c>
+      <c r="T191" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>51</v>
+      </c>
+      <c r="B192" t="s">
+        <v>125</v>
+      </c>
+      <c r="C192" t="s">
+        <v>126</v>
+      </c>
+      <c r="D192">
+        <v>3</v>
+      </c>
+      <c r="E192" t="s">
+        <v>52</v>
+      </c>
+      <c r="F192" t="s">
+        <v>22</v>
+      </c>
+      <c r="G192">
+        <v>200</v>
+      </c>
+      <c r="H192">
+        <v>82</v>
+      </c>
+      <c r="I192">
+        <v>149</v>
+      </c>
+      <c r="J192">
+        <v>39</v>
+      </c>
+      <c r="K192">
+        <v>3</v>
+      </c>
+      <c r="L192">
+        <v>9</v>
+      </c>
+      <c r="M192">
+        <v>0</v>
+      </c>
+      <c r="N192">
+        <v>0.2000</v>
+      </c>
+      <c r="O192">
+        <v>0.0000</v>
+      </c>
+      <c r="P192" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>78</v>
+      </c>
+      <c r="R192" t="s">
+        <v>104</v>
+      </c>
+      <c r="S192" t="s">
+        <v>105</v>
+      </c>
+      <c r="T192" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>50</v>
+      </c>
+      <c r="B193" t="s">
+        <v>125</v>
+      </c>
+      <c r="C193" t="s">
+        <v>126</v>
+      </c>
+      <c r="D193">
+        <v>2</v>
+      </c>
+      <c r="E193" t="s">
+        <v>39</v>
+      </c>
+      <c r="F193" t="s">
+        <v>22</v>
+      </c>
+      <c r="G193">
+        <v>200</v>
+      </c>
+      <c r="H193">
+        <v>91</v>
+      </c>
+      <c r="I193">
+        <v>178</v>
+      </c>
+      <c r="J193">
+        <v>11</v>
+      </c>
+      <c r="K193">
+        <v>0</v>
+      </c>
+      <c r="L193">
+        <v>11</v>
+      </c>
+      <c r="M193">
+        <v>0</v>
+      </c>
+      <c r="N193">
+        <v>0.1000</v>
+      </c>
+      <c r="O193">
+        <v>0.0000</v>
+      </c>
+      <c r="P193" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>69</v>
+      </c>
+      <c r="R193" t="s">
+        <v>24</v>
+      </c>
+      <c r="S193" t="s">
+        <v>25</v>
+      </c>
+      <c r="T193" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>49</v>
+      </c>
+      <c r="B194" t="s">
+        <v>125</v>
+      </c>
+      <c r="C194" t="s">
+        <v>126</v>
+      </c>
+      <c r="D194">
+        <v>1</v>
+      </c>
+      <c r="E194" t="s">
+        <v>34</v>
+      </c>
+      <c r="F194" t="s">
+        <v>22</v>
+      </c>
+      <c r="G194">
+        <v>200</v>
+      </c>
+      <c r="H194">
+        <v>91</v>
+      </c>
+      <c r="I194">
+        <v>182</v>
+      </c>
+      <c r="J194">
+        <v>4</v>
+      </c>
+      <c r="K194">
+        <v>2</v>
+      </c>
+      <c r="L194">
+        <v>12</v>
+      </c>
+      <c r="M194">
+        <v>0</v>
+      </c>
+      <c r="N194">
+        <v>0.1000</v>
+      </c>
+      <c r="O194">
+        <v>0.0000</v>
+      </c>
+      <c r="P194" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>36</v>
+      </c>
+      <c r="R194" t="s">
+        <v>24</v>
+      </c>
+      <c r="S194" t="s">
+        <v>25</v>
+      </c>
+      <c r="T194" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>48</v>
+      </c>
+      <c r="B195" t="s">
+        <v>51</v>
+      </c>
+      <c r="C195" t="s">
+        <v>51</v>
+      </c>
+      <c r="D195">
+        <v>2</v>
+      </c>
+      <c r="E195" t="s">
+        <v>39</v>
+      </c>
+      <c r="F195" t="s">
+        <v>22</v>
+      </c>
+      <c r="G195">
+        <v>200</v>
+      </c>
+      <c r="H195">
+        <v>94</v>
+      </c>
+      <c r="I195">
+        <v>183</v>
+      </c>
+      <c r="J195">
+        <v>10</v>
+      </c>
+      <c r="K195">
+        <v>1</v>
+      </c>
+      <c r="L195">
+        <v>6</v>
+      </c>
+      <c r="M195">
+        <v>0</v>
+      </c>
+      <c r="N195">
+        <v>0.1000</v>
+      </c>
+      <c r="O195">
+        <v>0.0000</v>
+      </c>
+      <c r="P195">
+        <v>22</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>129</v>
+      </c>
+      <c r="R195" t="s">
+        <v>24</v>
+      </c>
+      <c r="S195" t="s">
+        <v>25</v>
+      </c>
+      <c r="T195" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>47</v>
+      </c>
+      <c r="B196" t="s">
+        <v>51</v>
+      </c>
+      <c r="C196" t="s">
+        <v>51</v>
+      </c>
+      <c r="D196">
+        <v>1</v>
+      </c>
+      <c r="E196" t="s">
+        <v>34</v>
+      </c>
+      <c r="F196" t="s">
+        <v>22</v>
+      </c>
+      <c r="G196">
+        <v>200</v>
+      </c>
+      <c r="H196">
+        <v>92</v>
+      </c>
+      <c r="I196">
+        <v>183</v>
+      </c>
+      <c r="J196">
+        <v>3</v>
+      </c>
+      <c r="K196">
+        <v>2</v>
+      </c>
+      <c r="L196">
+        <v>12</v>
+      </c>
+      <c r="M196">
+        <v>0</v>
+      </c>
+      <c r="N196">
+        <v>0.1000</v>
+      </c>
+      <c r="O196">
+        <v>0.0000</v>
+      </c>
+      <c r="P196">
+        <v>22</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>72</v>
+      </c>
+      <c r="R196" t="s">
+        <v>24</v>
+      </c>
+      <c r="S196" t="s">
+        <v>25</v>
+      </c>
+      <c r="T196" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>46</v>
+      </c>
+      <c r="B197" t="s">
+        <v>156</v>
+      </c>
+      <c r="C197" t="s">
+        <v>156</v>
+      </c>
+      <c r="D197">
+        <v>4</v>
+      </c>
+      <c r="E197" t="s">
+        <v>57</v>
+      </c>
+      <c r="F197" t="s">
+        <v>22</v>
+      </c>
+      <c r="G197">
+        <v>200</v>
+      </c>
+      <c r="H197">
+        <v>88</v>
+      </c>
+      <c r="I197">
+        <v>168</v>
+      </c>
+      <c r="J197">
+        <v>21</v>
+      </c>
+      <c r="K197">
+        <v>4</v>
+      </c>
+      <c r="L197">
+        <v>7</v>
+      </c>
+      <c r="M197">
+        <v>0</v>
+      </c>
+      <c r="N197">
+        <v>0.2000</v>
+      </c>
+      <c r="O197">
+        <v>0.0000</v>
+      </c>
+      <c r="P197" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>103</v>
+      </c>
+      <c r="R197" t="s">
+        <v>24</v>
+      </c>
+      <c r="S197" t="s">
+        <v>25</v>
+      </c>
+      <c r="T197" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>45</v>
+      </c>
+      <c r="B198" t="s">
+        <v>358</v>
+      </c>
+      <c r="C198" t="s">
+        <v>358</v>
+      </c>
+      <c r="D198">
+        <v>2</v>
+      </c>
+      <c r="E198" t="s">
+        <v>39</v>
+      </c>
+      <c r="F198" t="s">
+        <v>22</v>
+      </c>
+      <c r="G198">
+        <v>200</v>
+      </c>
+      <c r="H198">
+        <v>91</v>
+      </c>
+      <c r="I198">
+        <v>178</v>
+      </c>
+      <c r="J198">
+        <v>12</v>
+      </c>
+      <c r="K198">
+        <v>0</v>
+      </c>
+      <c r="L198">
+        <v>10</v>
+      </c>
+      <c r="M198">
+        <v>0</v>
+      </c>
+      <c r="N198">
+        <v>0.1000</v>
+      </c>
+      <c r="O198">
+        <v>0.0000</v>
+      </c>
+      <c r="P198" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>97</v>
+      </c>
+      <c r="R198" t="s">
+        <v>24</v>
+      </c>
+      <c r="S198" t="s">
+        <v>25</v>
+      </c>
+      <c r="T198" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>44</v>
+      </c>
+      <c r="B199" t="s">
+        <v>358</v>
+      </c>
+      <c r="C199" t="s">
+        <v>358</v>
+      </c>
+      <c r="D199">
+        <v>1</v>
+      </c>
+      <c r="E199" t="s">
+        <v>34</v>
+      </c>
+      <c r="F199" t="s">
+        <v>22</v>
+      </c>
+      <c r="G199">
+        <v>200</v>
+      </c>
+      <c r="H199">
+        <v>91</v>
+      </c>
+      <c r="I199">
+        <v>180</v>
+      </c>
+      <c r="J199">
+        <v>5</v>
+      </c>
+      <c r="K199">
+        <v>2</v>
+      </c>
+      <c r="L199">
+        <v>13</v>
+      </c>
+      <c r="M199">
+        <v>0</v>
+      </c>
+      <c r="N199">
+        <v>0.1000</v>
+      </c>
+      <c r="O199">
+        <v>0.0000</v>
+      </c>
+      <c r="P199">
+        <v>96</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>135</v>
+      </c>
+      <c r="R199" t="s">
+        <v>24</v>
+      </c>
+      <c r="S199" t="s">
+        <v>25</v>
+      </c>
+      <c r="T199" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>43</v>
+      </c>
+      <c r="B200" t="s">
+        <v>156</v>
+      </c>
+      <c r="C200" t="s">
+        <v>156</v>
+      </c>
+      <c r="D200">
+        <v>3</v>
+      </c>
+      <c r="E200" t="s">
+        <v>52</v>
+      </c>
+      <c r="F200" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200">
+        <v>200</v>
+      </c>
+      <c r="H200">
+        <v>89</v>
+      </c>
+      <c r="I200">
+        <v>169</v>
+      </c>
+      <c r="J200">
+        <v>21</v>
+      </c>
+      <c r="K200">
+        <v>1</v>
+      </c>
+      <c r="L200">
+        <v>9</v>
+      </c>
+      <c r="M200">
+        <v>0</v>
+      </c>
+      <c r="N200">
+        <v>0.1000</v>
+      </c>
+      <c r="O200">
+        <v>0.0000</v>
+      </c>
+      <c r="P200">
+        <v>66</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>157</v>
+      </c>
+      <c r="R200" t="s">
+        <v>24</v>
+      </c>
+      <c r="S200" t="s">
+        <v>25</v>
+      </c>
+      <c r="T200" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>42</v>
+      </c>
+      <c r="B201" t="s">
+        <v>61</v>
+      </c>
+      <c r="C201" t="s">
+        <v>62</v>
+      </c>
+      <c r="D201">
+        <v>3</v>
+      </c>
+      <c r="E201" t="s">
+        <v>52</v>
+      </c>
+      <c r="F201" t="s">
+        <v>22</v>
+      </c>
+      <c r="G201">
+        <v>200</v>
+      </c>
+      <c r="H201">
+        <v>85</v>
+      </c>
+      <c r="I201">
+        <v>155</v>
+      </c>
+      <c r="J201">
+        <v>34</v>
+      </c>
+      <c r="K201">
+        <v>2</v>
+      </c>
+      <c r="L201">
+        <v>9</v>
+      </c>
+      <c r="M201">
+        <v>0</v>
+      </c>
+      <c r="N201">
+        <v>0.2000</v>
+      </c>
+      <c r="O201">
+        <v>0.0000</v>
+      </c>
+      <c r="P201" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>120</v>
+      </c>
+      <c r="R201" t="s">
+        <v>24</v>
+      </c>
+      <c r="S201" t="s">
+        <v>25</v>
+      </c>
+      <c r="T201" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>41</v>
+      </c>
+      <c r="B202" t="s">
+        <v>156</v>
+      </c>
+      <c r="C202" t="s">
+        <v>156</v>
+      </c>
+      <c r="D202">
+        <v>1</v>
+      </c>
+      <c r="E202" t="s">
+        <v>34</v>
+      </c>
+      <c r="F202" t="s">
+        <v>22</v>
+      </c>
+      <c r="G202">
+        <v>200</v>
+      </c>
+      <c r="H202">
+        <v>94</v>
+      </c>
+      <c r="I202">
+        <v>188</v>
+      </c>
+      <c r="J202">
+        <v>1</v>
+      </c>
+      <c r="K202">
+        <v>0</v>
+      </c>
+      <c r="L202">
+        <v>11</v>
+      </c>
+      <c r="M202">
+        <v>0</v>
+      </c>
+      <c r="N202">
+        <v>0.1000</v>
+      </c>
+      <c r="O202">
+        <v>0.0000</v>
+      </c>
+      <c r="P202">
+        <v>76</v>
+      </c>
+      <c r="Q202">
+        <v>86</v>
+      </c>
+      <c r="R202" t="s">
+        <v>24</v>
+      </c>
+      <c r="S202" t="s">
+        <v>25</v>
+      </c>
+      <c r="T202" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>40</v>
+      </c>
+      <c r="B203" t="s">
+        <v>303</v>
+      </c>
+      <c r="C203" t="s">
+        <v>304</v>
+      </c>
+      <c r="D203">
+        <v>4</v>
+      </c>
+      <c r="E203" t="s">
+        <v>57</v>
+      </c>
+      <c r="F203" t="s">
+        <v>22</v>
+      </c>
+      <c r="G203">
+        <v>200</v>
+      </c>
+      <c r="H203">
+        <v>86</v>
+      </c>
+      <c r="I203">
+        <v>166</v>
+      </c>
+      <c r="J203">
+        <v>14</v>
+      </c>
+      <c r="K203">
+        <v>4</v>
+      </c>
+      <c r="L203">
+        <v>16</v>
+      </c>
+      <c r="M203">
+        <v>0</v>
+      </c>
+      <c r="N203">
+        <v>0.1000</v>
+      </c>
+      <c r="O203">
+        <v>0.0000</v>
+      </c>
+      <c r="P203" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q203">
+        <v>55</v>
+      </c>
+      <c r="R203" t="s">
+        <v>24</v>
+      </c>
+      <c r="S203" t="s">
+        <v>25</v>
+      </c>
+      <c r="T203" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>39</v>
+      </c>
+      <c r="B204" t="s">
+        <v>303</v>
+      </c>
+      <c r="C204" t="s">
+        <v>304</v>
+      </c>
+      <c r="D204">
+        <v>3</v>
+      </c>
+      <c r="E204" t="s">
+        <v>52</v>
+      </c>
+      <c r="F204" t="s">
+        <v>22</v>
+      </c>
+      <c r="G204">
+        <v>200</v>
+      </c>
+      <c r="H204">
+        <v>88</v>
+      </c>
+      <c r="I204">
+        <v>165</v>
+      </c>
+      <c r="J204">
+        <v>24</v>
+      </c>
+      <c r="K204">
+        <v>2</v>
+      </c>
+      <c r="L204">
+        <v>9</v>
+      </c>
+      <c r="M204">
+        <v>0</v>
+      </c>
+      <c r="N204">
+        <v>0.1000</v>
+      </c>
+      <c r="O204">
+        <v>0.0000</v>
+      </c>
+      <c r="P204" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q204">
+        <v>88</v>
+      </c>
+      <c r="R204" t="s">
+        <v>24</v>
+      </c>
+      <c r="S204" t="s">
+        <v>25</v>
+      </c>
+      <c r="T204" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>38</v>
+      </c>
+      <c r="B205" t="s">
+        <v>61</v>
+      </c>
+      <c r="C205" t="s">
+        <v>62</v>
+      </c>
+      <c r="D205">
+        <v>3</v>
+      </c>
+      <c r="E205" t="s">
+        <v>52</v>
+      </c>
+      <c r="F205" t="s">
+        <v>22</v>
+      </c>
+      <c r="G205">
+        <v>200</v>
+      </c>
+      <c r="H205">
+        <v>84</v>
+      </c>
+      <c r="I205">
+        <v>157</v>
+      </c>
+      <c r="J205">
+        <v>27</v>
+      </c>
+      <c r="K205">
+        <v>2</v>
+      </c>
+      <c r="L205">
+        <v>14</v>
+      </c>
+      <c r="M205">
+        <v>0</v>
+      </c>
+      <c r="N205">
+        <v>0.2000</v>
+      </c>
+      <c r="O205">
+        <v>0.0000</v>
+      </c>
+      <c r="P205" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>84</v>
+      </c>
+      <c r="R205" t="s">
+        <v>104</v>
+      </c>
+      <c r="S205" t="s">
+        <v>105</v>
+      </c>
+      <c r="T205" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>37</v>
+      </c>
+      <c r="B206" t="s">
+        <v>367</v>
+      </c>
+      <c r="C206" t="s">
+        <v>367</v>
+      </c>
+      <c r="D206">
+        <v>3</v>
+      </c>
+      <c r="E206" t="s">
+        <v>52</v>
+      </c>
+      <c r="F206" t="s">
+        <v>22</v>
+      </c>
+      <c r="G206">
+        <v>200</v>
+      </c>
+      <c r="H206">
+        <v>85</v>
+      </c>
+      <c r="I206">
+        <v>157</v>
+      </c>
+      <c r="J206">
+        <v>29</v>
+      </c>
+      <c r="K206">
+        <v>0</v>
+      </c>
+      <c r="L206">
+        <v>14</v>
+      </c>
+      <c r="M206">
+        <v>0</v>
+      </c>
+      <c r="N206">
+        <v>0.2000</v>
+      </c>
+      <c r="O206">
+        <v>0.0000</v>
+      </c>
+      <c r="P206" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q206">
+        <v>75</v>
+      </c>
+      <c r="R206" t="s">
+        <v>24</v>
+      </c>
+      <c r="S206" t="s">
+        <v>25</v>
+      </c>
+      <c r="T206" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>36</v>
+      </c>
+      <c r="B207" t="s">
+        <v>367</v>
+      </c>
+      <c r="C207" t="s">
+        <v>367</v>
+      </c>
+      <c r="D207">
+        <v>2</v>
+      </c>
+      <c r="E207" t="s">
+        <v>39</v>
+      </c>
+      <c r="F207" t="s">
+        <v>22</v>
+      </c>
+      <c r="G207">
+        <v>200</v>
+      </c>
+      <c r="H207">
+        <v>94</v>
+      </c>
+      <c r="I207">
+        <v>186</v>
+      </c>
+      <c r="J207">
+        <v>5</v>
+      </c>
+      <c r="K207">
+        <v>2</v>
+      </c>
+      <c r="L207">
+        <v>7</v>
+      </c>
+      <c r="M207">
+        <v>0</v>
+      </c>
+      <c r="N207">
+        <v>0.0000</v>
+      </c>
+      <c r="O207">
+        <v>0.0000</v>
+      </c>
+      <c r="P207">
+        <v>97</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>97</v>
+      </c>
+      <c r="R207" t="s">
+        <v>24</v>
+      </c>
+      <c r="S207" t="s">
+        <v>25</v>
+      </c>
+      <c r="T207" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>35</v>
+      </c>
+      <c r="B208" t="s">
+        <v>370</v>
+      </c>
+      <c r="C208" t="s">
+        <v>371</v>
+      </c>
+      <c r="D208">
+        <v>1</v>
+      </c>
+      <c r="E208" t="s">
+        <v>34</v>
+      </c>
+      <c r="F208" t="s">
+        <v>22</v>
+      </c>
+      <c r="G208">
+        <v>200</v>
+      </c>
+      <c r="H208">
+        <v>91</v>
+      </c>
+      <c r="I208">
+        <v>178</v>
+      </c>
+      <c r="J208">
+        <v>11</v>
+      </c>
+      <c r="K208">
+        <v>0</v>
+      </c>
+      <c r="L208">
+        <v>11</v>
+      </c>
+      <c r="M208">
+        <v>0</v>
+      </c>
+      <c r="N208">
+        <v>0.1000</v>
+      </c>
+      <c r="O208">
+        <v>0.0000</v>
+      </c>
+      <c r="P208">
+        <v>22</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>135</v>
+      </c>
+      <c r="R208" t="s">
+        <v>24</v>
+      </c>
+      <c r="S208" t="s">
+        <v>25</v>
+      </c>
+      <c r="T208" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>34</v>
+      </c>
+      <c r="B209" t="s">
+        <v>303</v>
+      </c>
+      <c r="C209" t="s">
+        <v>304</v>
+      </c>
+      <c r="D209">
+        <v>2</v>
+      </c>
+      <c r="E209" t="s">
+        <v>39</v>
+      </c>
+      <c r="F209" t="s">
+        <v>22</v>
+      </c>
+      <c r="G209">
+        <v>200</v>
+      </c>
+      <c r="H209">
+        <v>95</v>
+      </c>
+      <c r="I209">
+        <v>182</v>
+      </c>
+      <c r="J209">
+        <v>14</v>
+      </c>
+      <c r="K209">
+        <v>0</v>
+      </c>
+      <c r="L209">
+        <v>4</v>
+      </c>
+      <c r="M209">
+        <v>0</v>
+      </c>
+      <c r="N209">
+        <v>0.0000</v>
+      </c>
+      <c r="O209">
+        <v>0.0000</v>
+      </c>
+      <c r="P209" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>35</v>
+      </c>
+      <c r="R209" t="s">
+        <v>24</v>
+      </c>
+      <c r="S209" t="s">
+        <v>25</v>
+      </c>
+      <c r="T209" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>33</v>
+      </c>
+      <c r="B210" t="s">
+        <v>303</v>
+      </c>
+      <c r="C210" t="s">
+        <v>304</v>
+      </c>
+      <c r="D210">
+        <v>1</v>
+      </c>
+      <c r="E210" t="s">
+        <v>34</v>
+      </c>
+      <c r="F210" t="s">
+        <v>22</v>
+      </c>
+      <c r="G210">
+        <v>200</v>
+      </c>
+      <c r="H210">
+        <v>94</v>
+      </c>
+      <c r="I210">
+        <v>188</v>
+      </c>
+      <c r="J210">
+        <v>2</v>
+      </c>
+      <c r="K210">
+        <v>1</v>
+      </c>
+      <c r="L210">
+        <v>9</v>
+      </c>
+      <c r="M210">
+        <v>0</v>
+      </c>
+      <c r="N210">
+        <v>0.1000</v>
+      </c>
+      <c r="O210">
+        <v>0.0000</v>
+      </c>
+      <c r="P210" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q210">
+        <v>64</v>
+      </c>
+      <c r="R210" t="s">
+        <v>24</v>
+      </c>
+      <c r="S210" t="s">
+        <v>25</v>
+      </c>
+      <c r="T210" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>32</v>
+      </c>
+      <c r="B211" t="s">
+        <v>375</v>
+      </c>
+      <c r="C211" t="s">
+        <v>375</v>
+      </c>
+      <c r="D211">
+        <v>4</v>
+      </c>
+      <c r="E211" t="s">
+        <v>57</v>
+      </c>
+      <c r="F211" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211">
+        <v>200</v>
+      </c>
+      <c r="H211">
+        <v>91</v>
+      </c>
+      <c r="I211">
+        <v>176</v>
+      </c>
+      <c r="J211">
+        <v>16</v>
+      </c>
+      <c r="K211">
+        <v>4</v>
+      </c>
+      <c r="L211">
+        <v>4</v>
+      </c>
+      <c r="M211">
+        <v>0</v>
+      </c>
+      <c r="N211">
+        <v>0.1000</v>
+      </c>
+      <c r="O211">
+        <v>0.0000</v>
+      </c>
+      <c r="P211">
+        <v>66</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>93</v>
+      </c>
+      <c r="R211" t="s">
+        <v>24</v>
+      </c>
+      <c r="S211" t="s">
+        <v>25</v>
+      </c>
+      <c r="T211" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>31</v>
+      </c>
+      <c r="B212" t="s">
+        <v>375</v>
+      </c>
+      <c r="C212" t="s">
+        <v>375</v>
+      </c>
+      <c r="D212">
+        <v>3</v>
+      </c>
+      <c r="E212" t="s">
+        <v>52</v>
+      </c>
+      <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212">
+        <v>200</v>
+      </c>
+      <c r="H212">
+        <v>89</v>
+      </c>
+      <c r="I212">
+        <v>168</v>
+      </c>
+      <c r="J212">
+        <v>21</v>
+      </c>
+      <c r="K212">
+        <v>1</v>
+      </c>
+      <c r="L212">
+        <v>10</v>
+      </c>
+      <c r="M212">
+        <v>0</v>
+      </c>
+      <c r="N212">
+        <v>0.2000</v>
+      </c>
+      <c r="O212">
+        <v>0.0000</v>
+      </c>
+      <c r="P212" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>293</v>
+      </c>
+      <c r="R212" t="s">
+        <v>24</v>
+      </c>
+      <c r="S212" t="s">
+        <v>25</v>
+      </c>
+      <c r="T212" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>30</v>
+      </c>
+      <c r="B213" t="s">
+        <v>61</v>
+      </c>
+      <c r="C213" t="s">
+        <v>62</v>
+      </c>
+      <c r="D213">
+        <v>3</v>
+      </c>
+      <c r="E213" t="s">
+        <v>52</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213">
+        <v>200</v>
+      </c>
+      <c r="H213">
+        <v>80</v>
+      </c>
+      <c r="I213">
+        <v>144</v>
+      </c>
+      <c r="J213">
+        <v>38</v>
+      </c>
+      <c r="K213">
+        <v>7</v>
+      </c>
+      <c r="L213">
+        <v>11</v>
+      </c>
+      <c r="M213">
+        <v>0</v>
+      </c>
+      <c r="N213">
+        <v>0.2000</v>
+      </c>
+      <c r="O213">
+        <v>0.0000</v>
+      </c>
+      <c r="P213" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>69</v>
+      </c>
+      <c r="R213" t="s">
+        <v>104</v>
+      </c>
+      <c r="S213" t="s">
+        <v>105</v>
+      </c>
+      <c r="T213" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>29</v>
+      </c>
+      <c r="B214" t="s">
+        <v>219</v>
+      </c>
+      <c r="C214" t="s">
+        <v>220</v>
+      </c>
+      <c r="D214">
+        <v>5</v>
+      </c>
+      <c r="E214" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214" t="s">
+        <v>22</v>
+      </c>
+      <c r="G214">
+        <v>200</v>
+      </c>
+      <c r="H214">
+        <v>91</v>
+      </c>
+      <c r="I214">
+        <v>176</v>
+      </c>
+      <c r="J214">
+        <v>16</v>
+      </c>
+      <c r="K214">
+        <v>1</v>
+      </c>
+      <c r="L214">
+        <v>7</v>
+      </c>
+      <c r="M214">
+        <v>0</v>
+      </c>
+      <c r="N214">
+        <v>0.7000</v>
+      </c>
+      <c r="O214">
+        <v>0.0000</v>
+      </c>
+      <c r="P214" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q214">
+        <v>66</v>
+      </c>
+      <c r="R214" t="s">
+        <v>24</v>
+      </c>
+      <c r="S214" t="s">
+        <v>25</v>
+      </c>
+      <c r="T214" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>28</v>
+      </c>
+      <c r="B215" t="s">
+        <v>61</v>
+      </c>
+      <c r="C215" t="s">
+        <v>62</v>
+      </c>
+      <c r="D215">
+        <v>2</v>
+      </c>
+      <c r="E215" t="s">
+        <v>39</v>
+      </c>
+      <c r="F215" t="s">
+        <v>22</v>
+      </c>
+      <c r="G215">
+        <v>200</v>
+      </c>
+      <c r="H215">
+        <v>94</v>
+      </c>
+      <c r="I215">
+        <v>183</v>
+      </c>
+      <c r="J215">
+        <v>12</v>
+      </c>
+      <c r="K215">
+        <v>1</v>
+      </c>
+      <c r="L215">
+        <v>4</v>
+      </c>
+      <c r="M215">
+        <v>0</v>
+      </c>
+      <c r="N215">
+        <v>0.0000</v>
+      </c>
+      <c r="O215">
+        <v>0.0000</v>
+      </c>
+      <c r="P215" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>94</v>
+      </c>
+      <c r="R215" t="s">
+        <v>24</v>
+      </c>
+      <c r="S215" t="s">
+        <v>25</v>
+      </c>
+      <c r="T215" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>27</v>
+      </c>
+      <c r="B216" t="s">
+        <v>381</v>
+      </c>
+      <c r="C216" t="s">
+        <v>381</v>
+      </c>
+      <c r="D216">
+        <v>1</v>
+      </c>
+      <c r="E216" t="s">
+        <v>34</v>
+      </c>
+      <c r="F216" t="s">
+        <v>22</v>
+      </c>
+      <c r="G216">
+        <v>200</v>
+      </c>
+      <c r="H216">
+        <v>92</v>
+      </c>
+      <c r="I216">
+        <v>183</v>
+      </c>
+      <c r="J216">
+        <v>6</v>
+      </c>
+      <c r="K216">
+        <v>1</v>
+      </c>
+      <c r="L216">
+        <v>9</v>
+      </c>
+      <c r="M216">
+        <v>1</v>
+      </c>
+      <c r="N216">
+        <v>0.5000</v>
+      </c>
+      <c r="O216">
+        <v>0.0000</v>
+      </c>
+      <c r="P216" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>137</v>
+      </c>
+      <c r="R216" t="s">
+        <v>24</v>
+      </c>
+      <c r="S216" t="s">
+        <v>25</v>
+      </c>
+      <c r="T216" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>26</v>
+      </c>
+      <c r="B217" t="s">
+        <v>219</v>
+      </c>
+      <c r="C217" t="s">
+        <v>220</v>
+      </c>
+      <c r="D217">
+        <v>4</v>
+      </c>
+      <c r="E217" t="s">
+        <v>57</v>
+      </c>
+      <c r="F217" t="s">
+        <v>22</v>
+      </c>
+      <c r="G217">
+        <v>200</v>
+      </c>
+      <c r="H217">
+        <v>90</v>
+      </c>
+      <c r="I217">
+        <v>168</v>
+      </c>
+      <c r="J217">
+        <v>27</v>
+      </c>
+      <c r="K217">
+        <v>1</v>
+      </c>
+      <c r="L217">
+        <v>4</v>
+      </c>
+      <c r="M217">
+        <v>0</v>
+      </c>
+      <c r="N217">
+        <v>0.0000</v>
+      </c>
+      <c r="O217">
+        <v>0.0000</v>
+      </c>
+      <c r="P217" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q217">
+        <v>77</v>
+      </c>
+      <c r="R217" t="s">
+        <v>24</v>
+      </c>
+      <c r="S217" t="s">
+        <v>25</v>
+      </c>
+      <c r="T217" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>25</v>
+      </c>
+      <c r="B218" t="s">
+        <v>61</v>
+      </c>
+      <c r="C218" t="s">
+        <v>62</v>
+      </c>
+      <c r="D218">
+        <v>1</v>
+      </c>
+      <c r="E218" t="s">
+        <v>34</v>
+      </c>
+      <c r="F218" t="s">
+        <v>22</v>
+      </c>
+      <c r="G218">
+        <v>200</v>
+      </c>
+      <c r="H218">
+        <v>96</v>
+      </c>
+      <c r="I218">
+        <v>188</v>
+      </c>
+      <c r="J218">
+        <v>7</v>
+      </c>
+      <c r="K218">
+        <v>2</v>
+      </c>
+      <c r="L218">
+        <v>3</v>
+      </c>
+      <c r="M218">
+        <v>0</v>
+      </c>
+      <c r="N218">
+        <v>0.0000</v>
+      </c>
+      <c r="O218">
+        <v>0.0000</v>
+      </c>
+      <c r="P218">
+        <v>22</v>
+      </c>
+      <c r="Q218">
+        <v>65</v>
+      </c>
+      <c r="R218" t="s">
+        <v>24</v>
+      </c>
+      <c r="S218" t="s">
+        <v>25</v>
+      </c>
+      <c r="T218" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>24</v>
+      </c>
+      <c r="B219" t="s">
+        <v>219</v>
+      </c>
+      <c r="C219" t="s">
+        <v>220</v>
+      </c>
+      <c r="D219">
+        <v>3</v>
+      </c>
+      <c r="E219" t="s">
+        <v>52</v>
+      </c>
+      <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219">
+        <v>200</v>
+      </c>
+      <c r="H219">
+        <v>86</v>
+      </c>
+      <c r="I219">
+        <v>157</v>
+      </c>
+      <c r="J219">
+        <v>35</v>
+      </c>
+      <c r="K219">
+        <v>1</v>
+      </c>
+      <c r="L219">
+        <v>7</v>
+      </c>
+      <c r="M219">
+        <v>0</v>
+      </c>
+      <c r="N219">
+        <v>0.1000</v>
+      </c>
+      <c r="O219">
+        <v>0.0000</v>
+      </c>
+      <c r="P219" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>73</v>
+      </c>
+      <c r="R219" t="s">
+        <v>24</v>
+      </c>
+      <c r="S219" t="s">
+        <v>25</v>
+      </c>
+      <c r="T219" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>23</v>
+      </c>
+      <c r="B220" t="s">
+        <v>386</v>
+      </c>
+      <c r="C220" t="s">
+        <v>386</v>
+      </c>
+      <c r="D220">
+        <v>4</v>
+      </c>
+      <c r="E220" t="s">
+        <v>57</v>
+      </c>
+      <c r="F220" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220">
+        <v>200</v>
+      </c>
+      <c r="H220">
+        <v>92</v>
+      </c>
+      <c r="I220">
+        <v>176</v>
+      </c>
+      <c r="J220">
+        <v>15</v>
+      </c>
+      <c r="K220">
+        <v>3</v>
+      </c>
+      <c r="L220">
+        <v>6</v>
+      </c>
+      <c r="M220">
+        <v>0</v>
+      </c>
+      <c r="N220">
+        <v>0.1000</v>
+      </c>
+      <c r="O220">
+        <v>0.0000</v>
+      </c>
+      <c r="P220" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>46</v>
+      </c>
+      <c r="R220" t="s">
+        <v>24</v>
+      </c>
+      <c r="S220" t="s">
+        <v>25</v>
+      </c>
+      <c r="T220" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>22</v>
+      </c>
+      <c r="B221" t="s">
+        <v>386</v>
+      </c>
+      <c r="C221" t="s">
+        <v>386</v>
+      </c>
+      <c r="D221">
+        <v>3</v>
+      </c>
+      <c r="E221" t="s">
+        <v>52</v>
+      </c>
+      <c r="F221" t="s">
+        <v>22</v>
+      </c>
+      <c r="G221">
+        <v>200</v>
+      </c>
+      <c r="H221">
+        <v>86</v>
+      </c>
+      <c r="I221">
+        <v>161</v>
+      </c>
+      <c r="J221">
+        <v>27</v>
+      </c>
+      <c r="K221">
+        <v>1</v>
+      </c>
+      <c r="L221">
+        <v>11</v>
+      </c>
+      <c r="M221">
+        <v>0</v>
+      </c>
+      <c r="N221">
+        <v>0.2000</v>
+      </c>
+      <c r="O221">
+        <v>0.0000</v>
+      </c>
+      <c r="P221" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>73</v>
+      </c>
+      <c r="R221" t="s">
+        <v>24</v>
+      </c>
+      <c r="S221" t="s">
+        <v>25</v>
+      </c>
+      <c r="T221" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>21</v>
+      </c>
+      <c r="B222" t="s">
+        <v>386</v>
+      </c>
+      <c r="C222" t="s">
+        <v>386</v>
+      </c>
+      <c r="D222">
+        <v>2</v>
+      </c>
+      <c r="E222" t="s">
+        <v>39</v>
+      </c>
+      <c r="F222" t="s">
+        <v>22</v>
+      </c>
+      <c r="G222">
+        <v>200</v>
+      </c>
+      <c r="H222">
+        <v>91</v>
+      </c>
+      <c r="I222">
+        <v>182</v>
+      </c>
+      <c r="J222">
+        <v>4</v>
+      </c>
+      <c r="K222">
+        <v>2</v>
+      </c>
+      <c r="L222">
+        <v>12</v>
+      </c>
+      <c r="M222">
+        <v>0</v>
+      </c>
+      <c r="N222">
+        <v>0.1000</v>
+      </c>
+      <c r="O222">
+        <v>0.0000</v>
+      </c>
+      <c r="P222" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>81</v>
+      </c>
+      <c r="R222" t="s">
+        <v>24</v>
+      </c>
+      <c r="S222" t="s">
+        <v>25</v>
+      </c>
+      <c r="T222" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>20</v>
+      </c>
+      <c r="B223" t="s">
+        <v>386</v>
+      </c>
+      <c r="C223" t="s">
+        <v>386</v>
+      </c>
+      <c r="D223">
+        <v>1</v>
+      </c>
+      <c r="E223" t="s">
+        <v>34</v>
+      </c>
+      <c r="F223" t="s">
+        <v>22</v>
+      </c>
+      <c r="G223">
+        <v>200</v>
+      </c>
+      <c r="H223">
+        <v>90</v>
+      </c>
+      <c r="I223">
+        <v>181</v>
+      </c>
+      <c r="J223">
+        <v>3</v>
+      </c>
+      <c r="K223">
+        <v>0</v>
+      </c>
+      <c r="L223">
+        <v>16</v>
+      </c>
+      <c r="M223">
+        <v>0</v>
+      </c>
+      <c r="N223">
+        <v>0.3000</v>
+      </c>
+      <c r="O223">
+        <v>0.0000</v>
+      </c>
+      <c r="P223" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>115</v>
+      </c>
+      <c r="R223" t="s">
+        <v>24</v>
+      </c>
+      <c r="S223" t="s">
+        <v>25</v>
+      </c>
+      <c r="T223" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>19</v>
+      </c>
+      <c r="B224" t="s">
+        <v>391</v>
+      </c>
+      <c r="C224" t="s">
+        <v>392</v>
+      </c>
+      <c r="D224">
+        <v>1</v>
+      </c>
+      <c r="E224" t="s">
+        <v>34</v>
+      </c>
+      <c r="F224" t="s">
+        <v>22</v>
+      </c>
+      <c r="G224">
+        <v>200</v>
+      </c>
+      <c r="H224">
+        <v>93</v>
+      </c>
+      <c r="I224">
+        <v>186</v>
+      </c>
+      <c r="J224">
+        <v>1</v>
+      </c>
+      <c r="K224">
+        <v>1</v>
+      </c>
+      <c r="L224">
+        <v>12</v>
+      </c>
+      <c r="M224">
+        <v>0</v>
+      </c>
+      <c r="N224">
+        <v>0.1000</v>
+      </c>
+      <c r="O224">
+        <v>0.0000</v>
+      </c>
+      <c r="P224">
+        <v>86</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>289</v>
+      </c>
+      <c r="R224" t="s">
+        <v>24</v>
+      </c>
+      <c r="S224" t="s">
+        <v>25</v>
+      </c>
+      <c r="T224" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>18</v>
+      </c>
+      <c r="B225" t="s">
+        <v>375</v>
+      </c>
+      <c r="C225" t="s">
+        <v>375</v>
+      </c>
+      <c r="D225">
+        <v>2</v>
+      </c>
+      <c r="E225" t="s">
+        <v>39</v>
+      </c>
+      <c r="F225" t="s">
+        <v>22</v>
+      </c>
+      <c r="G225">
+        <v>200</v>
+      </c>
+      <c r="H225">
+        <v>91</v>
+      </c>
+      <c r="I225">
+        <v>179</v>
+      </c>
+      <c r="J225">
+        <v>9</v>
+      </c>
+      <c r="K225">
+        <v>1</v>
+      </c>
+      <c r="L225">
+        <v>11</v>
+      </c>
+      <c r="M225">
+        <v>0</v>
+      </c>
+      <c r="N225">
+        <v>0.1000</v>
+      </c>
+      <c r="O225">
+        <v>0.0000</v>
+      </c>
+      <c r="P225">
+        <v>33</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>142</v>
+      </c>
+      <c r="R225" t="s">
+        <v>24</v>
+      </c>
+      <c r="S225" t="s">
+        <v>25</v>
+      </c>
+      <c r="T225" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>17</v>
+      </c>
+      <c r="B226" t="s">
+        <v>375</v>
+      </c>
+      <c r="C226" t="s">
+        <v>375</v>
+      </c>
+      <c r="D226">
+        <v>1</v>
+      </c>
+      <c r="E226" t="s">
+        <v>34</v>
+      </c>
+      <c r="F226" t="s">
+        <v>22</v>
+      </c>
+      <c r="G226">
+        <v>200</v>
+      </c>
+      <c r="H226">
+        <v>94</v>
+      </c>
+      <c r="I226">
+        <v>186</v>
+      </c>
+      <c r="J226">
+        <v>4</v>
+      </c>
+      <c r="K226">
+        <v>3</v>
+      </c>
+      <c r="L226">
+        <v>7</v>
+      </c>
+      <c r="M226">
+        <v>0</v>
+      </c>
+      <c r="N226">
+        <v>0.1000</v>
+      </c>
+      <c r="O226">
+        <v>0.0000</v>
+      </c>
+      <c r="P226">
+        <v>33</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>36</v>
+      </c>
+      <c r="R226" t="s">
+        <v>24</v>
+      </c>
+      <c r="S226" t="s">
+        <v>25</v>
+      </c>
+      <c r="T226" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>16</v>
+      </c>
+      <c r="B227" t="s">
+        <v>219</v>
+      </c>
+      <c r="C227" t="s">
+        <v>220</v>
+      </c>
+      <c r="D227">
+        <v>2</v>
+      </c>
+      <c r="E227" t="s">
+        <v>39</v>
+      </c>
+      <c r="F227" t="s">
+        <v>22</v>
+      </c>
+      <c r="G227">
+        <v>200</v>
+      </c>
+      <c r="H227">
+        <v>93</v>
+      </c>
+      <c r="I227">
+        <v>181</v>
+      </c>
+      <c r="J227">
+        <v>13</v>
+      </c>
+      <c r="K227">
+        <v>1</v>
+      </c>
+      <c r="L227">
+        <v>5</v>
+      </c>
+      <c r="M227">
+        <v>0</v>
+      </c>
+      <c r="N227">
+        <v>0.1000</v>
+      </c>
+      <c r="O227">
+        <v>0.0000</v>
+      </c>
+      <c r="P227">
+        <v>66</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>103</v>
+      </c>
+      <c r="R227" t="s">
+        <v>24</v>
+      </c>
+      <c r="S227" t="s">
+        <v>25</v>
+      </c>
+      <c r="T227" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>15</v>
+      </c>
+      <c r="B228" t="s">
+        <v>219</v>
+      </c>
+      <c r="C228" t="s">
+        <v>220</v>
+      </c>
+      <c r="D228">
+        <v>1</v>
+      </c>
+      <c r="E228" t="s">
+        <v>34</v>
+      </c>
+      <c r="F228" t="s">
+        <v>22</v>
+      </c>
+      <c r="G228">
+        <v>200</v>
+      </c>
+      <c r="H228">
+        <v>97</v>
+      </c>
+      <c r="I228">
+        <v>191</v>
+      </c>
+      <c r="J228">
+        <v>6</v>
+      </c>
+      <c r="K228">
+        <v>1</v>
+      </c>
+      <c r="L228">
+        <v>2</v>
+      </c>
+      <c r="M228">
+        <v>0</v>
+      </c>
+      <c r="N228">
+        <v>0.0000</v>
+      </c>
+      <c r="O228">
+        <v>0.0000</v>
+      </c>
+      <c r="P228">
+        <v>43</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>115</v>
+      </c>
+      <c r="R228" t="s">
+        <v>24</v>
+      </c>
+      <c r="S228" t="s">
+        <v>25</v>
+      </c>
+      <c r="T228" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>146</v>
+      </c>
+      <c r="C229" t="s">
+        <v>146</v>
+      </c>
+      <c r="D229">
+        <v>4</v>
+      </c>
+      <c r="E229" t="s">
+        <v>57</v>
+      </c>
+      <c r="F229" t="s">
+        <v>22</v>
+      </c>
+      <c r="G229">
+        <v>200</v>
+      </c>
+      <c r="H229">
+        <v>94</v>
+      </c>
+      <c r="I229">
+        <v>182</v>
+      </c>
+      <c r="J229">
+        <v>16</v>
+      </c>
+      <c r="K229">
+        <v>0</v>
+      </c>
+      <c r="L229">
+        <v>2</v>
+      </c>
+      <c r="M229">
+        <v>0</v>
+      </c>
+      <c r="N229">
+        <v>0.1000</v>
+      </c>
+      <c r="O229">
+        <v>0.0000</v>
+      </c>
+      <c r="P229" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>399</v>
+      </c>
+      <c r="R229" t="s">
+        <v>24</v>
+      </c>
+      <c r="S229" t="s">
+        <v>25</v>
+      </c>
+      <c r="T229" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>13</v>
+      </c>
+      <c r="B230" t="s">
+        <v>367</v>
+      </c>
+      <c r="C230" t="s">
+        <v>367</v>
+      </c>
+      <c r="D230">
+        <v>1</v>
+      </c>
+      <c r="E230" t="s">
+        <v>34</v>
+      </c>
+      <c r="F230" t="s">
+        <v>22</v>
+      </c>
+      <c r="G230">
+        <v>200</v>
+      </c>
+      <c r="H230">
+        <v>93</v>
+      </c>
+      <c r="I230">
+        <v>185</v>
+      </c>
+      <c r="J230">
+        <v>4</v>
+      </c>
+      <c r="K230">
+        <v>2</v>
+      </c>
+      <c r="L230">
+        <v>9</v>
+      </c>
+      <c r="M230">
+        <v>0</v>
+      </c>
+      <c r="N230">
+        <v>0.1000</v>
+      </c>
+      <c r="O230">
+        <v>0.0000</v>
+      </c>
+      <c r="P230" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>94</v>
+      </c>
+      <c r="R230" t="s">
+        <v>24</v>
+      </c>
+      <c r="S230" t="s">
+        <v>25</v>
+      </c>
+      <c r="T230" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>12</v>
+      </c>
+      <c r="B231" t="s">
+        <v>61</v>
+      </c>
+      <c r="C231" t="s">
+        <v>62</v>
+      </c>
+      <c r="D231">
+        <v>1</v>
+      </c>
+      <c r="E231" t="s">
+        <v>34</v>
+      </c>
+      <c r="F231" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231">
+        <v>200</v>
+      </c>
+      <c r="H231">
+        <v>88</v>
+      </c>
+      <c r="I231">
+        <v>175</v>
+      </c>
+      <c r="J231">
+        <v>5</v>
+      </c>
+      <c r="K231">
+        <v>3</v>
+      </c>
+      <c r="L231">
+        <v>17</v>
+      </c>
+      <c r="M231">
+        <v>0</v>
+      </c>
+      <c r="N231">
+        <v>0.3000</v>
+      </c>
+      <c r="O231">
+        <v>0.0000</v>
+      </c>
+      <c r="P231" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>403</v>
+      </c>
+      <c r="R231" t="s">
+        <v>104</v>
+      </c>
+      <c r="S231" t="s">
+        <v>105</v>
+      </c>
+      <c r="T231" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>11</v>
+      </c>
+      <c r="B232" t="s">
+        <v>146</v>
+      </c>
+      <c r="C232" t="s">
+        <v>146</v>
+      </c>
+      <c r="D232">
+        <v>3</v>
+      </c>
+      <c r="E232" t="s">
+        <v>52</v>
+      </c>
+      <c r="F232" t="s">
+        <v>22</v>
+      </c>
+      <c r="G232">
+        <v>200</v>
+      </c>
+      <c r="H232">
+        <v>92</v>
+      </c>
+      <c r="I232">
+        <v>175</v>
+      </c>
+      <c r="J232">
+        <v>18</v>
+      </c>
+      <c r="K232">
+        <v>1</v>
+      </c>
+      <c r="L232">
+        <v>6</v>
+      </c>
+      <c r="M232">
+        <v>0</v>
+      </c>
+      <c r="N232">
+        <v>0.1000</v>
+      </c>
+      <c r="O232">
+        <v>0.0000</v>
+      </c>
+      <c r="P232" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>46</v>
+      </c>
+      <c r="R232" t="s">
+        <v>24</v>
+      </c>
+      <c r="S232" t="s">
+        <v>25</v>
+      </c>
+      <c r="T232" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>10</v>
+      </c>
+      <c r="B233" t="s">
+        <v>146</v>
+      </c>
+      <c r="C233" t="s">
+        <v>146</v>
+      </c>
+      <c r="D233">
+        <v>2</v>
+      </c>
+      <c r="E233" t="s">
+        <v>39</v>
+      </c>
+      <c r="F233" t="s">
+        <v>22</v>
+      </c>
+      <c r="G233">
+        <v>200</v>
+      </c>
+      <c r="H233">
+        <v>95</v>
+      </c>
+      <c r="I233">
+        <v>186</v>
+      </c>
+      <c r="J233">
+        <v>10</v>
+      </c>
+      <c r="K233">
+        <v>0</v>
+      </c>
+      <c r="L233">
+        <v>4</v>
+      </c>
+      <c r="M233">
+        <v>0</v>
+      </c>
+      <c r="N233">
+        <v>0.0000</v>
+      </c>
+      <c r="O233">
+        <v>0.0000</v>
+      </c>
+      <c r="P233" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>72</v>
+      </c>
+      <c r="R233" t="s">
+        <v>24</v>
+      </c>
+      <c r="S233" t="s">
+        <v>25</v>
+      </c>
+      <c r="T233" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>9</v>
+      </c>
+      <c r="B234" t="s">
+        <v>146</v>
+      </c>
+      <c r="C234" t="s">
+        <v>146</v>
+      </c>
+      <c r="D234">
+        <v>1</v>
+      </c>
+      <c r="E234" t="s">
+        <v>34</v>
+      </c>
+      <c r="F234" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234">
+        <v>200</v>
+      </c>
+      <c r="H234">
+        <v>97</v>
+      </c>
+      <c r="I234">
+        <v>193</v>
+      </c>
+      <c r="J234">
+        <v>4</v>
+      </c>
+      <c r="K234">
+        <v>0</v>
+      </c>
+      <c r="L234">
+        <v>3</v>
+      </c>
+      <c r="M234">
+        <v>0</v>
+      </c>
+      <c r="N234">
+        <v>0.0000</v>
+      </c>
+      <c r="O234">
+        <v>0.0000</v>
+      </c>
+      <c r="P234">
+        <v>22</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>94</v>
+      </c>
+      <c r="R234" t="s">
+        <v>24</v>
+      </c>
+      <c r="S234" t="s">
+        <v>25</v>
+      </c>
+      <c r="T234" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>8</v>
+      </c>
+      <c r="B235" t="s">
+        <v>408</v>
+      </c>
+      <c r="C235" t="s">
+        <v>408</v>
+      </c>
+      <c r="D235">
+        <v>3</v>
+      </c>
+      <c r="E235" t="s">
+        <v>52</v>
+      </c>
+      <c r="F235" t="s">
+        <v>22</v>
+      </c>
+      <c r="G235">
+        <v>200</v>
+      </c>
+      <c r="H235">
+        <v>88</v>
+      </c>
+      <c r="I235">
+        <v>162</v>
+      </c>
+      <c r="J235">
+        <v>27</v>
+      </c>
+      <c r="K235">
+        <v>0</v>
+      </c>
+      <c r="L235">
+        <v>11</v>
+      </c>
+      <c r="M235">
+        <v>0</v>
+      </c>
+      <c r="N235">
+        <v>0.2000</v>
+      </c>
+      <c r="O235">
+        <v>0.0000</v>
+      </c>
+      <c r="P235" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>118</v>
+      </c>
+      <c r="R235" t="s">
+        <v>24</v>
+      </c>
+      <c r="S235" t="s">
+        <v>25</v>
+      </c>
+      <c r="T235" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>7</v>
+      </c>
+      <c r="B236" t="s">
+        <v>408</v>
+      </c>
+      <c r="C236" t="s">
+        <v>408</v>
+      </c>
+      <c r="D236">
+        <v>2</v>
+      </c>
+      <c r="E236" t="s">
+        <v>39</v>
+      </c>
+      <c r="F236" t="s">
+        <v>22</v>
+      </c>
+      <c r="G236">
+        <v>200</v>
+      </c>
+      <c r="H236">
+        <v>93</v>
+      </c>
+      <c r="I236">
+        <v>181</v>
+      </c>
+      <c r="J236">
+        <v>12</v>
+      </c>
+      <c r="K236">
+        <v>0</v>
+      </c>
+      <c r="L236">
+        <v>7</v>
+      </c>
+      <c r="M236">
+        <v>0</v>
+      </c>
+      <c r="N236">
+        <v>0.1000</v>
+      </c>
+      <c r="O236">
+        <v>0.0000</v>
+      </c>
+      <c r="P236" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>118</v>
+      </c>
+      <c r="R236" t="s">
+        <v>24</v>
+      </c>
+      <c r="S236" t="s">
+        <v>25</v>
+      </c>
+      <c r="T236" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>6</v>
+      </c>
+      <c r="B237" t="s">
+        <v>408</v>
+      </c>
+      <c r="C237" t="s">
+        <v>408</v>
+      </c>
+      <c r="D237">
+        <v>1</v>
+      </c>
+      <c r="E237" t="s">
+        <v>34</v>
+      </c>
+      <c r="F237" t="s">
+        <v>22</v>
+      </c>
+      <c r="G237">
+        <v>200</v>
+      </c>
+      <c r="H237">
+        <v>94</v>
+      </c>
+      <c r="I237">
+        <v>187</v>
+      </c>
+      <c r="J237">
+        <v>6</v>
+      </c>
+      <c r="K237">
+        <v>0</v>
+      </c>
+      <c r="L237">
+        <v>7</v>
+      </c>
+      <c r="M237">
+        <v>0</v>
+      </c>
+      <c r="N237">
+        <v>0.1000</v>
+      </c>
+      <c r="O237">
+        <v>0.0000</v>
+      </c>
+      <c r="P237" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>78</v>
+      </c>
+      <c r="R237" t="s">
+        <v>24</v>
+      </c>
+      <c r="S237" t="s">
+        <v>25</v>
+      </c>
+      <c r="T237" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>5</v>
+      </c>
+      <c r="B238" t="s">
+        <v>408</v>
+      </c>
+      <c r="C238" t="s">
+        <v>408</v>
+      </c>
+      <c r="D238">
+        <v>1</v>
+      </c>
+      <c r="E238" t="s">
+        <v>34</v>
+      </c>
+      <c r="F238" t="s">
+        <v>22</v>
+      </c>
+      <c r="G238">
+        <v>200</v>
+      </c>
+      <c r="H238">
+        <v>87</v>
+      </c>
+      <c r="I238">
+        <v>175</v>
+      </c>
+      <c r="J238">
+        <v>5</v>
+      </c>
+      <c r="K238">
+        <v>1</v>
+      </c>
+      <c r="L238">
+        <v>19</v>
+      </c>
+      <c r="M238">
+        <v>0</v>
+      </c>
+      <c r="N238">
+        <v>0.3000</v>
+      </c>
+      <c r="O238">
+        <v>0.0000</v>
+      </c>
+      <c r="P238">
+        <v>97</v>
+      </c>
+      <c r="Q238">
+        <v>43</v>
+      </c>
+      <c r="R238" t="s">
+        <v>104</v>
+      </c>
+      <c r="S238" t="s">
+        <v>105</v>
+      </c>
+      <c r="T238" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>4</v>
+      </c>
+      <c r="B239" t="s">
+        <v>413</v>
+      </c>
+      <c r="C239" t="s">
+        <v>413</v>
+      </c>
+      <c r="D239">
+        <v>1</v>
+      </c>
+      <c r="E239" t="s">
+        <v>34</v>
+      </c>
+      <c r="F239" t="s">
+        <v>22</v>
+      </c>
+      <c r="G239">
+        <v>20</v>
+      </c>
+      <c r="H239">
+        <v>83</v>
+      </c>
+      <c r="I239">
+        <v>21</v>
+      </c>
+      <c r="J239">
+        <v>0</v>
+      </c>
+      <c r="K239">
+        <v>1</v>
+      </c>
+      <c r="L239">
+        <v>3</v>
+      </c>
+      <c r="M239">
+        <v>0</v>
+      </c>
+      <c r="N239">
+        <v>0.1000</v>
+      </c>
+      <c r="O239">
+        <v>0.0000</v>
+      </c>
+      <c r="P239" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q239">
+        <v>86</v>
+      </c>
+      <c r="R239" t="s">
+        <v>104</v>
+      </c>
+      <c r="S239" t="s">
+        <v>414</v>
+      </c>
+      <c r="T239" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>3</v>
+      </c>
+      <c r="B240" t="s">
+        <v>413</v>
+      </c>
+      <c r="C240" t="s">
+        <v>413</v>
+      </c>
+      <c r="D240">
+        <v>2</v>
+      </c>
+      <c r="E240" t="s">
+        <v>39</v>
+      </c>
+      <c r="F240" t="s">
+        <v>22</v>
+      </c>
+      <c r="G240">
+        <v>20</v>
+      </c>
+      <c r="H240">
+        <v>83</v>
+      </c>
+      <c r="I240">
+        <v>21</v>
+      </c>
+      <c r="J240">
+        <v>0</v>
+      </c>
+      <c r="K240">
+        <v>1</v>
+      </c>
+      <c r="L240">
+        <v>3</v>
+      </c>
+      <c r="M240">
+        <v>0</v>
+      </c>
+      <c r="N240">
+        <v>0.1000</v>
+      </c>
+      <c r="O240">
+        <v>0.0000</v>
+      </c>
+      <c r="P240" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q240">
+        <v>86</v>
+      </c>
+      <c r="R240" t="s">
+        <v>104</v>
+      </c>
+      <c r="S240" t="s">
+        <v>414</v>
+      </c>
+      <c r="T240" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>2</v>
+      </c>
+      <c r="B241" t="s">
+        <v>413</v>
+      </c>
+      <c r="C241" t="s">
+        <v>413</v>
+      </c>
+      <c r="D241">
+        <v>4</v>
+      </c>
+      <c r="E241" t="s">
+        <v>57</v>
+      </c>
+      <c r="F241" t="s">
+        <v>22</v>
+      </c>
+      <c r="G241">
+        <v>20</v>
+      </c>
+      <c r="H241">
+        <v>83</v>
+      </c>
+      <c r="I241">
+        <v>21</v>
+      </c>
+      <c r="J241">
+        <v>1</v>
+      </c>
+      <c r="K241">
+        <v>1</v>
+      </c>
+      <c r="L241">
+        <v>3</v>
+      </c>
+      <c r="M241">
+        <v>0</v>
+      </c>
+      <c r="N241">
+        <v>0.1000</v>
+      </c>
+      <c r="O241">
+        <v>0.0000</v>
+      </c>
+      <c r="P241" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q241">
+        <v>86</v>
+      </c>
+      <c r="R241" t="s">
+        <v>104</v>
+      </c>
+      <c r="S241" t="s">
+        <v>414</v>
+      </c>
+      <c r="T241" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>1</v>
+      </c>
+      <c r="B242" t="s">
+        <v>413</v>
+      </c>
+      <c r="C242" t="s">
+        <v>413</v>
+      </c>
+      <c r="D242">
+        <v>2</v>
+      </c>
+      <c r="E242" t="s">
+        <v>39</v>
+      </c>
+      <c r="F242" t="s">
+        <v>22</v>
+      </c>
+      <c r="G242">
+        <v>20</v>
+      </c>
+      <c r="H242">
+        <v>83</v>
+      </c>
+      <c r="I242">
+        <v>21</v>
+      </c>
+      <c r="J242">
+        <v>1</v>
+      </c>
+      <c r="K242">
+        <v>1</v>
+      </c>
+      <c r="L242">
+        <v>3</v>
+      </c>
+      <c r="M242">
+        <v>0</v>
+      </c>
+      <c r="N242">
+        <v>0.1000</v>
+      </c>
+      <c r="O242">
+        <v>0.0000</v>
+      </c>
+      <c r="P242" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q242">
+        <v>86</v>
+      </c>
+      <c r="R242" t="s">
+        <v>104</v>
+      </c>
+      <c r="S242" t="s">
+        <v>139</v>
+      </c>
+      <c r="T242" t="s">
+        <v>418</v>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>