--- v1 (2026-06-06)
+++ v2 (2026-08-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="GTOW" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
   <si>
     <t xml:space="preserve">ID</t>
   </si>
   <si>
     <t xml:space="preserve">Nick</t>
   </si>
   <si>
     <t xml:space="preserve">Usuário Discord</t>
   </si>
   <si>
     <t xml:space="preserve">Treino #</t>
   </si>
   <si>
     <t xml:space="preserve">Nome Treino</t>
   </si>
   <si>
     <t xml:space="preserve">Tag</t>
   </si>
   <si>
     <t xml:space="preserve">Mãos</t>
   </si>
   <si>
     <t xml:space="preserve">Score%</t>
   </si>
   <si>
@@ -65,740 +65,1184 @@
   <si>
     <t xml:space="preserve">Blunder</t>
   </si>
   <si>
     <t xml:space="preserve">EV Loss Total</t>
   </si>
   <si>
     <t xml:space="preserve">EV Loss/Mão</t>
   </si>
   <si>
     <t xml:space="preserve">Pior Mão</t>
   </si>
   <si>
     <t xml:space="preserve">Melhor Mão</t>
   </si>
   <si>
     <t xml:space="preserve">Passou</t>
   </si>
   <si>
     <t xml:space="preserve">Motivo Reprovação</t>
   </si>
   <si>
     <t xml:space="preserve">Data</t>
   </si>
   <si>
+    <t xml:space="preserve">juliano.12ms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jms12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE VS LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pre Flop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sim</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-08-02 16:17:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cfc_marcos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mribeiro89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLD CALL/3BET - BU/CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-08-01 14:43:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">julianopk10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VS 3BET IP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Não</t>
+  </si>
+  <si>
+    <t xml:space="preserve">score</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-30 19:29:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rebuitti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-29 22:04:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">angelicamatias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-29 17:56:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kurtzzz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rogermoreira_</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI EP/MP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-28 06:46:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI BU/CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-28 03:14:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLD CALL/3BET - EP/MP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-27 18:22:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-27 18:06:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-27 17:43:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-27 17:28:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHSCardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">phcardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE MW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-26 03:02:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB DEFENSE VS EP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-26 02:51:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-26 02:35:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">daniel.v9889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">eusouvasco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-24 04:11:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gmdef.2001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">giumfreitas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VS 3BET OOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-23 23:45:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">_Berg91d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">diego_berg91d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-23 02:41:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mateusdane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-22 17:15:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">greg3031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ju4nn66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-19 14:30:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poraoalemao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ullyfoletto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 21:27:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 21:22:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 21:04:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 20:53:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 20:38:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 20:28:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 20:16:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-18 14:26:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-17 15:48:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">leocastrob17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">leocastrob</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-14 03:14:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-12 18:15:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-12 17:07:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-10 17:18:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-10 17:17:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RatVk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">felipeescarassatti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-08 21:43:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-08 20:11:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PvT-Mozer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bitboost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB DEFENSE VS EP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-08 07:43:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-08 07:20:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-08 06:25:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-07 10:30:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-07 10:13:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jvitorgoncalves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 21:59:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 21:07:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 16:18:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 16:02:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 06:10:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 06:09:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 06:09:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-06 06:08:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lauromtb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-05 15:46:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-05 04:32:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-04 16:48:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-04 14:20:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imperador Lobo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">saifeio5675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-03 01:49:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-02 18:34:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">skinerino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-02 04:02:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-02 03:21:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-01 21:46:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB DEFENSE VS LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-01 21:28:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-01 21:14:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-01 14:10:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gabão77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gabao2196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-01 06:52:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ronin416</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ronynho8434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB GAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blind War</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6♠4♠</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7♦2♦</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-30 15:35:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-30 15:19:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-30 14:12:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-30 04:18:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-29 22:27:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-29 21:34:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-29 04:46:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-27 19:01:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-27 16:19:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">risleyb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-27 06:31:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-27 00:45:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-27 00:24:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-26 19:24:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-26 19:04:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-25 17:03:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiraya013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ryhan133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-24 23:28:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-24 17:29:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-22 20:54:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-22 03:41:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 18:46:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 18:37:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 18:23:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 04:07:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 03:55:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-19 03:44:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SBMPoker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sbmpoker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-18 15:31:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">boidoido08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">moisaboi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-18 14:19:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-14 14:54:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">timunim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-12 19:51:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-11 17:40:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betao_Arck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">betao_arck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-11 16:53:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-11 16:43:43</t>
+  </si>
+  <si>
     <t xml:space="preserve">zeaugusto77</t>
   </si>
   <si>
-    <t xml:space="preserve">BB DEFENSE VS LP</t>
-[...11 lines deleted...]
-    <t xml:space="preserve"/>
+    <t xml:space="preserve">2026-06-11 13:11:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-11 12:56:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-08 14:45:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-08 14:28:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-07 16:34:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jaspoker83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06-06 16:12:50</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-05 12:59:54</t>
   </si>
   <si>
-    <t xml:space="preserve">VS 3BET OOP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">K8</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-05 12:41:09</t>
   </si>
   <si>
-    <t xml:space="preserve">VS 3BET IP</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-04 13:43:39</t>
   </si>
   <si>
-    <t xml:space="preserve">skinerino</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Q6</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 03:52:44</t>
   </si>
   <si>
-    <t xml:space="preserve">rebuitti</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-03 21:06:22</t>
   </si>
   <si>
     <t xml:space="preserve">OMARTINSLUCA</t>
   </si>
   <si>
     <t xml:space="preserve">lucasmartins3359</t>
   </si>
   <si>
-    <t xml:space="preserve">BB DEFENSE MW</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-03 19:07:42</t>
   </si>
   <si>
-    <t xml:space="preserve">SB DEFENSE VS EP</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-03 18:58:25</t>
   </si>
   <si>
     <t xml:space="preserve">leotw101</t>
   </si>
   <si>
-    <t xml:space="preserve">COLD CALL/3BET - BU/CO</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-03 05:46:45</t>
   </si>
   <si>
     <t xml:space="preserve">Morroi</t>
   </si>
   <si>
     <t xml:space="preserve">cowboymexican</t>
   </si>
   <si>
-    <t xml:space="preserve">COLD CALL/3BET - EP/MP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JJ</t>
   </si>
   <si>
-    <t xml:space="preserve">J9</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-02 22:43:22</t>
   </si>
   <si>
-    <t xml:space="preserve">boidoido08</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-01 22:49:00</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-01 14:38:36</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-01 14:20:47</t>
   </si>
   <si>
-    <t xml:space="preserve">juliano.12ms</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-29 14:36:13</t>
   </si>
   <si>
-    <t xml:space="preserve">T7</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-28 19:44:19</t>
   </si>
   <si>
-    <t xml:space="preserve">BB DEFENSE VS EP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">J6</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-28 19:28:57</t>
   </si>
   <si>
-    <t xml:space="preserve">K6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-28 19:21:55</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-28 19:07:49</t>
   </si>
   <si>
-    <t xml:space="preserve">A3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-28 18:45:32</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-28 15:21:33</t>
   </si>
   <si>
-    <t xml:space="preserve">JT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-27 22:13:18</t>
   </si>
   <si>
     <t xml:space="preserve">GeovanniReal</t>
   </si>
   <si>
     <t xml:space="preserve">geovannireal</t>
   </si>
   <si>
     <t xml:space="preserve">ALL ICM Bolha field grande</t>
   </si>
   <si>
     <t xml:space="preserve">Max Late Gusma</t>
   </si>
   <si>
-    <t xml:space="preserve">A8</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-27 20:52:14</t>
   </si>
   <si>
     <t xml:space="preserve">vs 3bet Bolha field grande</t>
   </si>
   <si>
-    <t xml:space="preserve">K9</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-27 20:43:25</t>
   </si>
   <si>
     <t xml:space="preserve">Vs open Bolha field grande</t>
   </si>
   <si>
-    <t xml:space="preserve">AT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">T9</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-27 20:34:07</t>
   </si>
   <si>
     <t xml:space="preserve">RFI Bolha field grande</t>
   </si>
   <si>
-    <t xml:space="preserve">K3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-27 20:25:21</t>
   </si>
   <si>
-    <t xml:space="preserve">KJ</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-27 19:28:43</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-27 19:27:22</t>
   </si>
   <si>
     <t xml:space="preserve">BB VS RAISE</t>
   </si>
   <si>
-    <t xml:space="preserve">Blind War</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-26 20:08:50</t>
   </si>
   <si>
     <t xml:space="preserve">BB VS LIMP</t>
   </si>
   <si>
-    <t xml:space="preserve">T3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-26 20:01:00</t>
   </si>
   <si>
-    <t xml:space="preserve">SB GAP</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-26 19:51:36</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-26 19:43:01</t>
   </si>
   <si>
-    <t xml:space="preserve">T8</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-26 17:23:02</t>
   </si>
   <si>
     <t xml:space="preserve">K5</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-24 19:54:58</t>
   </si>
   <si>
     <t xml:space="preserve">9 2</t>
   </si>
   <si>
     <t xml:space="preserve">K 4</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-24 19:40:28</t>
   </si>
   <si>
     <t xml:space="preserve">Satosh Nakmoto</t>
   </si>
   <si>
     <t xml:space="preserve">otaviobraga</t>
   </si>
   <si>
-    <t xml:space="preserve">Q5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-24 17:23:36</t>
   </si>
   <si>
-    <t xml:space="preserve">T6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-24 17:17:36</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-24 16:12:29</t>
   </si>
   <si>
-    <t xml:space="preserve">Imperador Lobo</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-24 01:10:15</t>
   </si>
   <si>
-    <t xml:space="preserve">K2</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-23 22:50:07</t>
   </si>
   <si>
     <t xml:space="preserve">J5</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-23 22:29:52</t>
   </si>
   <si>
     <t xml:space="preserve">hands</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-23 22:14:05</t>
   </si>
   <si>
-    <t xml:space="preserve">jaspoker83</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-23 16:54:53</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-23 16:45:01</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-22 15:45:14</t>
   </si>
   <si>
     <t xml:space="preserve">.guicp</t>
   </si>
   <si>
-    <t xml:space="preserve">T4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-22 14:29:06</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-22 03:30:10</t>
   </si>
   <si>
     <t xml:space="preserve">A4</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-20 21:01:56</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-20 20:48:54</t>
   </si>
   <si>
-    <t xml:space="preserve">A6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Q4</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-20 14:59:40</t>
   </si>
   <si>
     <t xml:space="preserve">sargentofahurr</t>
   </si>
   <si>
-    <t xml:space="preserve">J8</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-20 13:09:23</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-20 12:39:51</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-19 22:36:03</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-19 22:18:22</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-18 18:55:43</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-18 18:54:59</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-18 12:59:18</t>
   </si>
   <si>
-    <t xml:space="preserve">N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-17 17:05:17</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-17 16:55:37</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-17 16:49:07</t>
   </si>
   <si>
     <t xml:space="preserve">Akitkat1</t>
   </si>
   <si>
     <t xml:space="preserve">mey_akitkat1</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-15 15:24:09</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-15 15:06:14</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-15 15:05:13</t>
   </si>
   <si>
     <t xml:space="preserve">Degel 08</t>
   </si>
   <si>
     <t xml:space="preserve">.andrefilipe</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-15 02:03:28</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-15 01:49:15</t>
   </si>
   <si>
-    <t xml:space="preserve">cfc_marcos</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-14 20:47:37</t>
   </si>
   <si>
     <t xml:space="preserve">JQ</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 14:05:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 13:51:37</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 13:06:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 12:49:19</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 04:55:01</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 04:44:32</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-14 04:24:12</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 21:33:16</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 21:17:34</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 17:52:32</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 17:38:50</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 17:22:53</t>
   </si>
   <si>
-    <t xml:space="preserve">TT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-13 17:05:19</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 16:53:17</t>
   </si>
   <si>
     <t xml:space="preserve">lucascorona8</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 14:52:53</t>
   </si>
   <si>
     <t xml:space="preserve">gjwanke</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-13 00:04:58</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-12 14:39:27</t>
   </si>
   <si>
-    <t xml:space="preserve">risleyb</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-12 05:49:45</t>
   </si>
   <si>
     <t xml:space="preserve">magaldii</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-12 04:53:17</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-12 04:52:44</t>
   </si>
   <si>
     <t xml:space="preserve">NA</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-11 22:07:38</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-11 21:54:18</t>
   </si>
   <si>
-    <t xml:space="preserve">Betao_Arck</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-11 14:55:50</t>
   </si>
   <si>
-    <t xml:space="preserve">J3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-11 14:42:16</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-11 00:11:04</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 23:47:01</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 16:06:08</t>
   </si>
   <si>
     <t xml:space="preserve">_Miazakii_</t>
   </si>
   <si>
     <t xml:space="preserve">miazakii</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 14:57:10</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 03:21:18</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 03:08:49</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 02:53:43</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 02:26:49</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 02:14:51</t>
   </si>
   <si>
     <t xml:space="preserve">unknown</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 02:01:40</t>
   </si>
   <si>
-    <t xml:space="preserve">mateusdane</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-09 21:04:45</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 20:04:00</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 19:51:47</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 19:42:14</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 15:54:57</t>
   </si>
   <si>
     <t xml:space="preserve">4 2</t>
   </si>
   <si>
     <t xml:space="preserve">3 2</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 15:05:27</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 14:47:23</t>
   </si>
   <si>
-    <t xml:space="preserve">PvT-Mozer</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-08 09:29:27</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-08 06:39:36</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-07 23:22:19</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-07 08:54:24</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-06 20:18:20</t>
   </si>
   <si>
-    <t xml:space="preserve">lauromtb</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-06 12:06:50</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 23:45:14</t>
   </si>
   <si>
-    <t xml:space="preserve">Q9</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-05 23:27:17</t>
   </si>
   <si>
     <t xml:space="preserve">AMAJONES22</t>
   </si>
   <si>
     <t xml:space="preserve">irlou</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 22:28:02</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 22:15:46</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 15:37:45</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 03:43:48</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 03:42:13</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-05 03:41:22</t>
@@ -872,143 +1316,122 @@
   <si>
     <t xml:space="preserve">2026-05-01 03:43:58</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 03:03:14</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 02:08:50</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 01:59:34</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 01:38:51</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 01:27:51</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 01:16:01</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 19:29:59</t>
   </si>
   <si>
-    <t xml:space="preserve">T5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-30 19:20:26</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 19:13:16</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 17:34:59</t>
   </si>
   <si>
-    <t xml:space="preserve">QQ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-30 17:12:52</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 15:51:02</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 08:51:44</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 07:04:06</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A 3</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 05:54:52</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 05:54:06</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 05:32:21</t>
   </si>
   <si>
-    <t xml:space="preserve">PHSCardoso</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-30 03:54:26</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 03:36:14</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 03:17:07</t>
   </si>
   <si>
     <t xml:space="preserve">5♠5♦</t>
   </si>
   <si>
     <t xml:space="preserve">A♥6♦</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 02:20:10</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 02:12:24</t>
   </si>
   <si>
-    <t xml:space="preserve">J4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-30 01:59:44</t>
   </si>
   <si>
     <t xml:space="preserve">malfeito feito</t>
   </si>
   <si>
     <t xml:space="preserve">isabellaoliveira</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 01:20:03</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 01:12:23</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 00:17:11</t>
   </si>
   <si>
-    <t xml:space="preserve">J7</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-29 21:58:37</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 18:20:19</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 18:09:28</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 17:55:16</t>
   </si>
   <si>
     <t xml:space="preserve">Hitalo-R7</t>
   </si>
   <si>
     <t xml:space="preserve">hitalo1996</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 15:01:22</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 05:36:14</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-29 02:34:39</t>
@@ -1115,84 +1538,72 @@
   <si>
     <t xml:space="preserve">2026-04-24 01:04:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-23 15:03:43</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-23 03:09:36</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-23 02:52:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-22 21:23:40</t>
   </si>
   <si>
     <t xml:space="preserve">sluizg</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-22 19:57:37</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-22 18:51:07</t>
   </si>
   <si>
-    <t xml:space="preserve">SBMPoker</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-22 16:13:46</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-22 05:09:35</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-22 03:40:09</t>
   </si>
   <si>
-    <t xml:space="preserve">julianopk10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-20 20:19:00</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-20 19:59:49</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-19 19:34:03</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-18 15:00:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-17 21:40:14</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">timunim</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-17 16:07:02</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-17 14:43:15</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-16 21:49:56</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-16 18:37:08</t>
   </si>
   <si>
     <t xml:space="preserve">madrezebra</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-15 23:45:33</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-15 23:16:52</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-15 22:54:01</t>
   </si>
@@ -1379,14968 +1790,21106 @@
       </c>
       <c r="N1" t="s" s="1">
         <v>13</v>
       </c>
       <c r="O1" t="s" s="1">
         <v>14</v>
       </c>
       <c r="P1" t="s" s="1">
         <v>15</v>
       </c>
       <c r="Q1" t="s" s="1">
         <v>16</v>
       </c>
       <c r="R1" t="s" s="1">
         <v>17</v>
       </c>
       <c r="S1" t="s" s="1">
         <v>18</v>
       </c>
       <c r="T1" t="s" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>241</v>
+        <v>340</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D2">
         <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2">
         <v>200</v>
       </c>
       <c r="H2">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I2">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="J2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="K2">
+        <v>11</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
         <v>1</v>
       </c>
-      <c r="L2">
-[...4 lines deleted...]
-      </c>
       <c r="N2">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O2">
         <v>0.0000</v>
       </c>
-      <c r="P2">
-        <v>64</v>
+      <c r="P2" t="s">
+        <v>24</v>
       </c>
       <c r="Q2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="R2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>240</v>
+        <v>339</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3">
         <v>200</v>
       </c>
       <c r="H3">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I3">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="J3">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
       <c r="L3">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>1.1000</v>
+        <v>0.4000</v>
       </c>
       <c r="O3">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P3">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="Q3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>239</v>
+        <v>338</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="D4">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4">
         <v>200</v>
       </c>
       <c r="H4">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I4">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="J4">
         <v>12</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L4">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
-        <v>1.1000</v>
+        <v>1.9000</v>
       </c>
       <c r="O4">
         <v>0.0100</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>36</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
       </c>
       <c r="R4" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S4" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>238</v>
+        <v>337</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5">
         <v>200</v>
       </c>
       <c r="H5">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I5">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="J5">
+        <v>16</v>
+      </c>
+      <c r="K5">
         <v>3</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
-        <v>0.1000</v>
+        <v>1.7000</v>
       </c>
       <c r="O5">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="Q5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="R5" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S5" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T5" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>237</v>
+        <v>336</v>
       </c>
       <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6">
+        <v>5</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6">
+        <v>200</v>
+      </c>
+      <c r="H6">
+        <v>89</v>
+      </c>
+      <c r="I6">
+        <v>173</v>
+      </c>
+      <c r="J6">
+        <v>11</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>16</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+      <c r="N6">
+        <v>2.0000</v>
+      </c>
+      <c r="O6">
+        <v>0.0100</v>
+      </c>
+      <c r="P6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R6" t="s">
         <v>38</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6" t="s">
+      <c r="S6" t="s">
         <v>39</v>
       </c>
-      <c r="F6" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>236</v>
+        <v>335</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D7">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G7">
         <v>200</v>
       </c>
       <c r="H7">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I7">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J7">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="K7">
+        <v>1</v>
+      </c>
+      <c r="L7">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0.1000</v>
       </c>
       <c r="O7">
         <v>0.0000</v>
       </c>
       <c r="P7" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="Q7" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="R7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>235</v>
+        <v>334</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D8">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G8">
         <v>200</v>
       </c>
       <c r="H8">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I8">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="J8">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="K8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L8">
         <v>7</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0.1000</v>
       </c>
       <c r="O8">
         <v>0.0000</v>
       </c>
       <c r="P8" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="Q8">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>234</v>
+        <v>333</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G9">
         <v>200</v>
       </c>
       <c r="H9">
         <v>89</v>
       </c>
       <c r="I9">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J9">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="K9">
         <v>2</v>
       </c>
       <c r="L9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N9">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O9">
         <v>0.0000</v>
       </c>
-      <c r="P9">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="P9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q9">
+        <v>86</v>
       </c>
       <c r="R9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T9" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>233</v>
+        <v>332</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G10">
         <v>200</v>
       </c>
       <c r="H10">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="I10">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="J10">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="K10">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L10">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O10">
         <v>0.0000</v>
       </c>
       <c r="P10" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="Q10">
+        <v>86</v>
       </c>
       <c r="R10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>232</v>
+        <v>331</v>
       </c>
       <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11">
+        <v>2</v>
+      </c>
+      <c r="E11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11">
+        <v>200</v>
+      </c>
+      <c r="H11">
+        <v>90</v>
+      </c>
+      <c r="I11">
+        <v>175</v>
+      </c>
+      <c r="J11">
+        <v>13</v>
+      </c>
+      <c r="K11">
+        <v>1</v>
+      </c>
+      <c r="L11">
+        <v>11</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+      <c r="N11">
+        <v>0.1000</v>
+      </c>
+      <c r="O11">
+        <v>0.0000</v>
+      </c>
+      <c r="P11">
+        <v>33</v>
+      </c>
+      <c r="Q11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="R11" t="s">
+        <v>26</v>
+      </c>
+      <c r="S11" t="s">
+        <v>27</v>
+      </c>
+      <c r="T11" t="s">
         <v>62</v>
-      </c>
-[...49 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>231</v>
+        <v>330</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G12">
         <v>200</v>
       </c>
       <c r="H12">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I12">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="J12">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L12">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0.2000</v>
       </c>
       <c r="O12">
         <v>0.0000</v>
       </c>
       <c r="P12">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="Q12" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="R12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>230</v>
+        <v>329</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D13">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G13">
         <v>200</v>
       </c>
       <c r="H13">
         <v>92</v>
       </c>
       <c r="I13">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="J13">
         <v>9</v>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L13">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0.1000</v>
       </c>
       <c r="O13">
         <v>0.0000</v>
       </c>
-      <c r="P13" t="s">
+      <c r="P13">
         <v>53</v>
       </c>
-      <c r="Q13">
-        <v>65</v>
+      <c r="Q13" t="s">
+        <v>68</v>
       </c>
       <c r="R13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>229</v>
+        <v>328</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D14">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G14">
         <v>200</v>
       </c>
       <c r="H14">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I14">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="J14">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L14">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
-        <v>1.6000</v>
+        <v>0.4000</v>
       </c>
       <c r="O14">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P14" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="Q14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>228</v>
+        <v>327</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15">
+        <v>200</v>
+      </c>
+      <c r="H15">
+        <v>76</v>
+      </c>
+      <c r="I15">
+        <v>139</v>
+      </c>
+      <c r="J15">
+        <v>30</v>
+      </c>
+      <c r="K15">
+        <v>7</v>
+      </c>
+      <c r="L15">
+        <v>24</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+      <c r="N15">
+        <v>0.4000</v>
+      </c>
+      <c r="O15">
+        <v>0.0000</v>
+      </c>
+      <c r="P15" t="s">
         <v>43</v>
       </c>
-      <c r="D15">
-[...38 lines deleted...]
-      <c r="Q15" t="s">
+      <c r="Q15">
+        <v>66</v>
+      </c>
+      <c r="R15" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" t="s">
+        <v>39</v>
+      </c>
+      <c r="T15" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>227</v>
+        <v>326</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="D16">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G16">
         <v>200</v>
       </c>
       <c r="H16">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="I16">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="J16">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="K16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O16">
         <v>0.0000</v>
       </c>
       <c r="P16" t="s">
         <v>76</v>
       </c>
-      <c r="Q16">
-        <v>64</v>
+      <c r="Q16" t="s">
+        <v>77</v>
       </c>
       <c r="R16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>226</v>
+        <v>325</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="D17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G17">
         <v>200</v>
       </c>
       <c r="H17">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="I17">
-        <v>187</v>
+        <v>152</v>
       </c>
       <c r="J17">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
-        <v>0.0000</v>
+        <v>1.1000</v>
       </c>
       <c r="O17">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P17" t="s">
+        <v>43</v>
       </c>
       <c r="Q17" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="R17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S17" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T17" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>225</v>
+        <v>324</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="D18">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G18">
         <v>200</v>
       </c>
       <c r="H18">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I18">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="J18">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L18">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
-        <v>0.6000</v>
+        <v>0.2000</v>
       </c>
       <c r="O18">
         <v>0.0000</v>
       </c>
       <c r="P18" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="Q18">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="R18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>224</v>
+        <v>323</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="D19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G19">
         <v>200</v>
       </c>
       <c r="H19">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="I19">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="J19">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="K19">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L19">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
-        <v>0.5000</v>
+        <v>0.4000</v>
       </c>
       <c r="O19">
         <v>0.0000</v>
       </c>
-      <c r="P19">
-        <v>77</v>
+      <c r="P19" t="s">
+        <v>88</v>
       </c>
       <c r="Q19" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="R19" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S19" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T19" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>223</v>
+        <v>322</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="D20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G20">
         <v>200</v>
       </c>
       <c r="H20">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I20">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="J20">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K20">
+        <v>2</v>
+      </c>
+      <c r="L20">
         <v>1</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20">
-        <v>1.6000</v>
+        <v>0.0000</v>
       </c>
       <c r="O20">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P20" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>93</v>
+      </c>
+      <c r="Q20">
+        <v>33</v>
       </c>
       <c r="R20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T20" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>222</v>
+        <v>321</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="D21">
         <v>2</v>
       </c>
       <c r="E21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21">
+        <v>200</v>
+      </c>
+      <c r="H21">
+        <v>87</v>
+      </c>
+      <c r="I21">
+        <v>172</v>
+      </c>
+      <c r="J21">
+        <v>9</v>
+      </c>
+      <c r="K21">
+        <v>1</v>
+      </c>
+      <c r="L21">
+        <v>18</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21">
+        <v>0.2000</v>
+      </c>
+      <c r="O21">
+        <v>0.0000</v>
+      </c>
+      <c r="P21" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q21">
+        <v>86</v>
+      </c>
+      <c r="R21" t="s">
+        <v>38</v>
+      </c>
+      <c r="S21" t="s">
         <v>39</v>
       </c>
-      <c r="F21" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T21" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>221</v>
+        <v>320</v>
       </c>
       <c r="B22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22">
+        <v>2</v>
+      </c>
+      <c r="E22" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22">
+        <v>200</v>
+      </c>
+      <c r="H22">
         <v>86</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="I22">
+        <v>168</v>
+      </c>
+      <c r="J22">
+        <v>13</v>
+      </c>
+      <c r="K22">
+        <v>1</v>
+      </c>
+      <c r="L22">
         <v>18</v>
       </c>
-      <c r="E22" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N22">
-        <v>1.7000</v>
+        <v>0.2000</v>
       </c>
       <c r="O22">
-        <v>0.0100</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>0.0000</v>
+      </c>
+      <c r="P22">
+        <v>66</v>
+      </c>
+      <c r="Q22">
+        <v>86</v>
       </c>
       <c r="R22" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S22" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T22" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>220</v>
+        <v>319</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="E23" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G23">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="H23">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="I23">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="J23">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="K23">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L23">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="M23">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N23">
-        <v>3.1000</v>
+        <v>0.1000</v>
       </c>
       <c r="O23">
-        <v>0.0100</v>
-[...1 lines deleted...]
-      <c r="P23" t="s">
+        <v>0.0000</v>
+      </c>
+      <c r="P23">
+        <v>55</v>
+      </c>
+      <c r="Q23" t="s">
         <v>93</v>
       </c>
-      <c r="Q23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T23" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>219</v>
+        <v>318</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G24">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="H24">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I24">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="J24">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="M24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N24">
-        <v>0.9000</v>
+        <v>0.2000</v>
       </c>
       <c r="O24">
         <v>0.0000</v>
       </c>
-      <c r="P24" t="s">
-        <v>97</v>
+      <c r="P24">
+        <v>55</v>
       </c>
       <c r="Q24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="R24" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S24" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>218</v>
+        <v>317</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D25">
+        <v>1</v>
+      </c>
+      <c r="E25" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25">
+        <v>200</v>
+      </c>
+      <c r="H25">
+        <v>92</v>
+      </c>
+      <c r="I25">
+        <v>184</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25">
         <v>15</v>
       </c>
-      <c r="E25" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N25">
-        <v>0.5000</v>
+        <v>0.1000</v>
       </c>
       <c r="O25">
         <v>0.0000</v>
       </c>
-      <c r="P25" t="s">
-        <v>101</v>
+      <c r="P25">
+        <v>22</v>
       </c>
       <c r="Q25" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="R25" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S25" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>217</v>
+        <v>316</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="D26">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E26" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G26">
         <v>200</v>
       </c>
       <c r="H26">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I26">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J26">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="K26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
-        <v>1.5000</v>
+        <v>0.3000</v>
       </c>
       <c r="O26">
-        <v>0.0100</v>
-[...4 lines deleted...]
-      <c r="Q26" t="s">
+        <v>0.0000</v>
+      </c>
+      <c r="P26">
+        <v>44</v>
+      </c>
+      <c r="Q26">
+        <v>87</v>
+      </c>
+      <c r="R26" t="s">
+        <v>38</v>
+      </c>
+      <c r="S26" t="s">
+        <v>39</v>
+      </c>
+      <c r="T26" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>216</v>
+        <v>315</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27">
+        <v>1</v>
+      </c>
+      <c r="E27" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27">
+        <v>200</v>
+      </c>
+      <c r="H27">
+        <v>86</v>
+      </c>
+      <c r="I27">
+        <v>171</v>
+      </c>
+      <c r="J27">
+        <v>6</v>
+      </c>
+      <c r="K27">
+        <v>3</v>
+      </c>
+      <c r="L27">
         <v>20</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0.3000</v>
       </c>
       <c r="O27">
         <v>0.0000</v>
       </c>
       <c r="P27">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="Q27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="R27" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S27" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T27" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>215</v>
+        <v>314</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C28" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="E28" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="G28">
         <v>200</v>
       </c>
       <c r="H28">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="I28">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="J28">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
-        <v>1.2000</v>
+        <v>0.0000</v>
       </c>
       <c r="O28">
-        <v>0.0100</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.0000</v>
+      </c>
+      <c r="P28" t="s">
+        <v>106</v>
       </c>
       <c r="Q28" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="R28" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S28" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>214</v>
+        <v>313</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="G29">
         <v>200</v>
       </c>
       <c r="H29">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="I29">
-        <v>155</v>
+        <v>196</v>
       </c>
       <c r="J29">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O29">
         <v>0.0000</v>
       </c>
       <c r="P29" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>104</v>
+      </c>
+      <c r="Q29">
+        <v>62</v>
       </c>
       <c r="R29" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S29" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T29" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>213</v>
+        <v>312</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="D30">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="G30">
         <v>200</v>
       </c>
       <c r="H30">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I30">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="J30">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
       <c r="L30">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>0.0000</v>
       </c>
       <c r="O30">
         <v>0.0000</v>
       </c>
       <c r="P30" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>93</v>
+      </c>
+      <c r="Q30">
+        <v>93</v>
       </c>
       <c r="R30" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S30" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T30" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>212</v>
+        <v>311</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="D31">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E31" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G31">
         <v>200</v>
       </c>
       <c r="H31">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="I31">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="J31">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="K31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L31">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0.2000</v>
       </c>
       <c r="O31">
         <v>0.0000</v>
       </c>
-      <c r="P31">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="P31" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>112</v>
       </c>
       <c r="R31" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S31" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>211</v>
+        <v>310</v>
       </c>
       <c r="B32" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D32">
+        <v>2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32">
+        <v>200</v>
+      </c>
+      <c r="H32">
+        <v>96</v>
+      </c>
+      <c r="I32">
+        <v>189</v>
+      </c>
+      <c r="J32">
+        <v>6</v>
+      </c>
+      <c r="K32">
         <v>1</v>
       </c>
-      <c r="E32" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L32">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0.0000</v>
       </c>
       <c r="O32">
         <v>0.0000</v>
       </c>
       <c r="P32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="Q32" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="R32" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S32" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T32" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>210</v>
+        <v>309</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C33" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G33">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="H33">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="I33">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="J33">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="K33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L33">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="M33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N33">
-        <v>1.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O33">
         <v>0.0000</v>
       </c>
       <c r="P33" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>100</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>85</v>
       </c>
       <c r="R33" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S33" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T33" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>209</v>
+        <v>308</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C34" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D34">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G34">
         <v>200</v>
       </c>
       <c r="H34">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I34">
         <v>187</v>
       </c>
       <c r="J34">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L34">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0.1000</v>
       </c>
       <c r="O34">
         <v>0.0000</v>
       </c>
       <c r="P34" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="Q34" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="R34" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S34" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T34" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>208</v>
+        <v>307</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D35">
         <v>2</v>
       </c>
       <c r="E35" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G35">
         <v>200</v>
       </c>
       <c r="H35">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="I35">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="J35">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O35">
         <v>0.0000</v>
       </c>
-      <c r="P35">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="P35" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q35">
+        <v>86</v>
       </c>
       <c r="R35" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S35" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>207</v>
+        <v>306</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G36">
         <v>200</v>
       </c>
       <c r="H36">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="I36">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="J36">
         <v>3</v>
       </c>
       <c r="K36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L36">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O36">
         <v>0.0000</v>
       </c>
       <c r="P36" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>106</v>
+      </c>
+      <c r="Q36">
+        <v>86</v>
       </c>
       <c r="R36" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S36" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T36" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>206</v>
+        <v>305</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="D37">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G37">
         <v>200</v>
       </c>
       <c r="H37">
         <v>90</v>
       </c>
       <c r="I37">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="J37">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K37">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L37">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="M37">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="N37">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O37">
         <v>0.0000</v>
       </c>
       <c r="P37" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="Q37" t="s">
-        <v>127</v>
+        <v>68</v>
       </c>
       <c r="R37" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S37" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T37" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>205</v>
+        <v>304</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C38" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D38">
+        <v>7</v>
+      </c>
+      <c r="E38" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38">
+        <v>200</v>
+      </c>
+      <c r="H38">
+        <v>92</v>
+      </c>
+      <c r="I38">
+        <v>181</v>
+      </c>
+      <c r="J38">
+        <v>6</v>
+      </c>
+      <c r="K38">
         <v>2</v>
       </c>
-      <c r="E38" t="s">
-[...14 lines deleted...]
-      <c r="J38">
+      <c r="L38">
         <v>11</v>
       </c>
-      <c r="K38">
-[...4 lines deleted...]
-      </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O38">
         <v>0.0000</v>
       </c>
-      <c r="P38" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="P38">
+        <v>84</v>
+      </c>
+      <c r="Q38">
+        <v>83</v>
       </c>
       <c r="R38" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S38" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>204</v>
+        <v>303</v>
       </c>
       <c r="B39" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39">
+        <v>3</v>
+      </c>
+      <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39">
+        <v>200</v>
+      </c>
+      <c r="H39">
+        <v>82</v>
+      </c>
+      <c r="I39">
+        <v>151</v>
+      </c>
+      <c r="J39">
+        <v>27</v>
+      </c>
+      <c r="K39">
+        <v>3</v>
+      </c>
+      <c r="L39">
+        <v>19</v>
+      </c>
+      <c r="M39">
+        <v>0</v>
+      </c>
+      <c r="N39">
+        <v>0.4000</v>
+      </c>
+      <c r="O39">
+        <v>0.0000</v>
+      </c>
+      <c r="P39" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q39">
+        <v>22</v>
+      </c>
+      <c r="R39" t="s">
         <v>38</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39" t="s">
+      <c r="S39" t="s">
         <v>39</v>
       </c>
-      <c r="F39" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T39" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>203</v>
+        <v>302</v>
       </c>
       <c r="B40" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="D40">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G40">
         <v>200</v>
       </c>
       <c r="H40">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="I40">
-        <v>190</v>
+        <v>162</v>
       </c>
       <c r="J40">
+        <v>23</v>
+      </c>
+      <c r="K40">
+        <v>10</v>
+      </c>
+      <c r="L40">
         <v>5</v>
       </c>
-      <c r="K40">
-[...4 lines deleted...]
-      </c>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O40">
         <v>0.0000</v>
       </c>
-      <c r="P40" t="s">
-        <v>101</v>
+      <c r="P40">
+        <v>66</v>
       </c>
       <c r="Q40" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="R40" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S40" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T40" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>202</v>
+        <v>301</v>
       </c>
       <c r="B41" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="D41">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G41">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="H41">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="I41">
-        <v>19</v>
+        <v>177</v>
       </c>
       <c r="J41">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41">
-        <v>0.0000</v>
+        <v>2.1000</v>
       </c>
       <c r="O41">
-        <v>0.0000</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P41" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q41">
+        <v>44</v>
       </c>
       <c r="R41" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S41" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="T41" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>201</v>
+        <v>300</v>
       </c>
       <c r="B42" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C42" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D42">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E42" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G42">
         <v>200</v>
       </c>
       <c r="H42">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I42">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="J42">
+        <v>21</v>
+      </c>
+      <c r="K42">
         <v>4</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>0.1000</v>
       </c>
       <c r="O42">
         <v>0.0000</v>
       </c>
-      <c r="P42">
-        <v>54</v>
+      <c r="P42" t="s">
+        <v>85</v>
       </c>
       <c r="Q42" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="R42" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S42" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T42" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C43" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D43">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G43">
         <v>200</v>
       </c>
       <c r="H43">
         <v>92</v>
       </c>
       <c r="I43">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="J43">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L43">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>0.1000</v>
       </c>
       <c r="O43">
         <v>0.0000</v>
       </c>
-      <c r="P43">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="P43" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>137</v>
       </c>
       <c r="R43" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S43" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T43" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>199</v>
+        <v>298</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="D44">
+        <v>4</v>
+      </c>
+      <c r="E44" t="s">
+        <v>57</v>
+      </c>
+      <c r="F44" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44">
+        <v>200</v>
+      </c>
+      <c r="H44">
+        <v>86</v>
+      </c>
+      <c r="I44">
+        <v>163</v>
+      </c>
+      <c r="J44">
+        <v>26</v>
+      </c>
+      <c r="K44">
         <v>7</v>
       </c>
-      <c r="E44" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L44">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
-        <v>0.4000</v>
+        <v>0.2000</v>
       </c>
       <c r="O44">
         <v>0.0000</v>
       </c>
-      <c r="P44" t="s">
-        <v>40</v>
+      <c r="P44">
+        <v>44</v>
       </c>
       <c r="Q44">
         <v>86</v>
       </c>
       <c r="R44" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S44" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T44" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="C45" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="D45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E45" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45">
         <v>200</v>
       </c>
       <c r="H45">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="I45">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="J45">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="K45">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L45">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
-        <v>0.3000</v>
+        <v>0.4000</v>
       </c>
       <c r="O45">
         <v>0.0000</v>
       </c>
       <c r="P45" t="s">
-        <v>147</v>
+        <v>43</v>
       </c>
       <c r="Q45">
         <v>86</v>
       </c>
       <c r="R45" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S45" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T45" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>197</v>
+        <v>296</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="C46" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="D46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E46" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G46">
         <v>200</v>
       </c>
       <c r="H46">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I46">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="J46">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K46">
         <v>2</v>
       </c>
       <c r="L46">
         <v>7</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0.5000</v>
       </c>
       <c r="O46">
         <v>0.0000</v>
       </c>
       <c r="P46" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="Q46" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="R46" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S46" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T46" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>196</v>
+        <v>295</v>
       </c>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C47" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="E47" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="F47" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G47">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H47">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I47">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="J47">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="K47">
+        <v>6</v>
+      </c>
+      <c r="L47">
+        <v>5</v>
+      </c>
+      <c r="M47">
         <v>1</v>
       </c>
-      <c r="L47">
-[...4 lines deleted...]
-      </c>
       <c r="N47">
-        <v>0.2000</v>
+        <v>0.6000</v>
       </c>
       <c r="O47">
         <v>0.0000</v>
       </c>
       <c r="P47" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>142</v>
+      </c>
+      <c r="Q47">
+        <v>33</v>
       </c>
       <c r="R47" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S47" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T47" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>195</v>
+        <v>294</v>
       </c>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C48" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D48">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E48" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G48">
         <v>200</v>
       </c>
       <c r="H48">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="I48">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="J48">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="K48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L48">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O48">
         <v>0.0000</v>
       </c>
-      <c r="P48" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="P48">
+        <v>65</v>
+      </c>
+      <c r="Q48">
+        <v>44</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T48" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>194</v>
+        <v>293</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="D49">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E49" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49">
+        <v>200</v>
+      </c>
+      <c r="H49">
+        <v>97</v>
+      </c>
+      <c r="I49">
+        <v>190</v>
+      </c>
+      <c r="J49">
+        <v>7</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <v>3</v>
+      </c>
+      <c r="M49">
+        <v>0</v>
+      </c>
+      <c r="N49">
+        <v>0.0000</v>
+      </c>
+      <c r="O49">
+        <v>0.0000</v>
+      </c>
+      <c r="P49">
         <v>22</v>
       </c>
-      <c r="G49">
-[...28 lines deleted...]
-      </c>
       <c r="Q49" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="R49" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S49" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T49" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>193</v>
+        <v>292</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="D50">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E50" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G50">
         <v>200</v>
       </c>
       <c r="H50">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="I50">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="J50">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K50">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L50">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>0.1000</v>
       </c>
       <c r="O50">
         <v>0.0000</v>
       </c>
       <c r="P50">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="Q50" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S50" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T50" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>192</v>
+        <v>291</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>74</v>
       </c>
       <c r="C51" t="s">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="D51">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E51" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G51">
         <v>200</v>
       </c>
       <c r="H51">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I51">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J51">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="K51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L51">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
-        <v>0.2000</v>
+        <v>0.1000</v>
       </c>
       <c r="O51">
         <v>0.0000</v>
       </c>
       <c r="P51">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>33</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>85</v>
       </c>
       <c r="R51" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S51" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T51" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="B52" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="D52">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E52" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G52">
         <v>200</v>
       </c>
       <c r="H52">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I52">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="J52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O52">
         <v>0.0000</v>
       </c>
-      <c r="P52" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="P52">
+        <v>55</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>32</v>
       </c>
       <c r="R52" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S52" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T52" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>190</v>
+        <v>289</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>127</v>
       </c>
       <c r="D53">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E53" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G53">
         <v>200</v>
       </c>
       <c r="H53">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I53">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="J53">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
-        <v>1.0000</v>
+        <v>3.1000</v>
       </c>
       <c r="O53">
-        <v>0.0000</v>
+        <v>0.0200</v>
       </c>
       <c r="P53" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="Q53">
         <v>86</v>
       </c>
       <c r="R53" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S53" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T53" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>189</v>
+        <v>288</v>
       </c>
       <c r="B54" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="D54">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E54" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G54">
         <v>200</v>
       </c>
       <c r="H54">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I54">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="J54">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="K54">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L54">
         <v>9</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
-        <v>0.8000</v>
+        <v>0.2000</v>
       </c>
       <c r="O54">
         <v>0.0000</v>
       </c>
       <c r="P54" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>153</v>
+      </c>
+      <c r="Q54">
+        <v>55</v>
       </c>
       <c r="R54" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S54" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T54" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>188</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="C55" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="D55">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E55" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G55">
         <v>200</v>
       </c>
       <c r="H55">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I55">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="J55">
+        <v>34</v>
+      </c>
+      <c r="K55">
+        <v>2</v>
+      </c>
+      <c r="L55">
         <v>15</v>
       </c>
-      <c r="K55">
-[...4 lines deleted...]
-      </c>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
-        <v>1.7000</v>
+        <v>0.2000</v>
       </c>
       <c r="O55">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P55" t="s">
-        <v>46</v>
+        <v>155</v>
       </c>
       <c r="Q55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="R55" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S55" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T55" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>187</v>
+        <v>286</v>
       </c>
       <c r="B56" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="C56" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="D56">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E56" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G56">
         <v>200</v>
       </c>
       <c r="H56">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="I56">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="J56">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L56">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
-        <v>0.2000</v>
+        <v>0.1000</v>
       </c>
       <c r="O56">
         <v>0.0000</v>
       </c>
       <c r="P56" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>76</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>158</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S56" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T56" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>186</v>
+        <v>285</v>
       </c>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="D57">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E57" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F57" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57">
+        <v>200</v>
+      </c>
+      <c r="H57">
+        <v>97</v>
+      </c>
+      <c r="I57">
+        <v>194</v>
+      </c>
+      <c r="J57">
+        <v>3</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <v>3</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+      <c r="N57">
+        <v>0.0000</v>
+      </c>
+      <c r="O57">
+        <v>0.0000</v>
+      </c>
+      <c r="P57">
         <v>22</v>
       </c>
-      <c r="G57">
-[...28 lines deleted...]
-      </c>
       <c r="Q57" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="R57" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S57" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T57" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>185</v>
+        <v>284</v>
       </c>
       <c r="B58" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="C58" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="D58">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E58" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58">
+        <v>200</v>
+      </c>
+      <c r="H58">
+        <v>78</v>
+      </c>
+      <c r="I58">
+        <v>142</v>
+      </c>
+      <c r="J58">
+        <v>35</v>
+      </c>
+      <c r="K58">
+        <v>6</v>
+      </c>
+      <c r="L58">
+        <v>16</v>
+      </c>
+      <c r="M58">
+        <v>1</v>
+      </c>
+      <c r="N58">
+        <v>0.5000</v>
+      </c>
+      <c r="O58">
+        <v>0.0000</v>
+      </c>
+      <c r="P58">
+        <v>77</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>142</v>
+      </c>
+      <c r="R58" t="s">
+        <v>38</v>
+      </c>
+      <c r="S58" t="s">
         <v>39</v>
       </c>
-      <c r="F58" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T58" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>184</v>
+        <v>283</v>
       </c>
       <c r="B59" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="C59" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="D59">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="F59" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59">
+        <v>200</v>
+      </c>
+      <c r="H59">
+        <v>84</v>
+      </c>
+      <c r="I59">
+        <v>151</v>
+      </c>
+      <c r="J59">
+        <v>38</v>
+      </c>
+      <c r="K59">
+        <v>2</v>
+      </c>
+      <c r="L59">
+        <v>9</v>
+      </c>
+      <c r="M59">
+        <v>0</v>
+      </c>
+      <c r="N59">
+        <v>0.2000</v>
+      </c>
+      <c r="O59">
+        <v>0.0000</v>
+      </c>
+      <c r="P59" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q59">
         <v>22</v>
       </c>
-      <c r="G59">
-[...31 lines deleted...]
-      </c>
       <c r="R59" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S59" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T59" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>183</v>
+        <v>282</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="D60">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G60">
         <v>200</v>
       </c>
       <c r="H60">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="I60">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="J60">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="K60">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L60">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N60">
-        <v>0.5000</v>
+        <v>0.1000</v>
       </c>
       <c r="O60">
         <v>0.0000</v>
       </c>
-      <c r="P60" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="P60">
+        <v>82</v>
+      </c>
+      <c r="Q60">
+        <v>62</v>
       </c>
       <c r="R60" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S60" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T60" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>182</v>
+        <v>281</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>92</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G61">
         <v>200</v>
       </c>
       <c r="H61">
         <v>93</v>
       </c>
       <c r="I61">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J61">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K61">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L61">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
       <c r="N61">
         <v>0.1000</v>
       </c>
       <c r="O61">
         <v>0.0000</v>
       </c>
-      <c r="P61">
-        <v>44</v>
+      <c r="P61" t="s">
+        <v>114</v>
       </c>
       <c r="Q61" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="R61" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S61" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T61" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>181</v>
+        <v>280</v>
       </c>
       <c r="B62" t="s">
+        <v>168</v>
+      </c>
+      <c r="C62" t="s">
         <v>169</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62">
+        <v>2</v>
+      </c>
+      <c r="E62" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62">
+        <v>200</v>
+      </c>
+      <c r="H62">
+        <v>92</v>
+      </c>
+      <c r="I62">
+        <v>178</v>
+      </c>
+      <c r="J62">
+        <v>12</v>
+      </c>
+      <c r="K62">
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <v>10</v>
+      </c>
+      <c r="M62">
+        <v>0</v>
+      </c>
+      <c r="N62">
+        <v>0.1000</v>
+      </c>
+      <c r="O62">
+        <v>0.0000</v>
+      </c>
+      <c r="P62" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>93</v>
+      </c>
+      <c r="R62" t="s">
+        <v>26</v>
+      </c>
+      <c r="S62" t="s">
+        <v>27</v>
+      </c>
+      <c r="T62" t="s">
         <v>170</v>
-      </c>
-[...49 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>180</v>
+        <v>279</v>
       </c>
       <c r="B63" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>173</v>
+      </c>
+      <c r="F63" t="s">
         <v>174</v>
       </c>
-      <c r="C63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G63">
         <v>200</v>
       </c>
       <c r="H63">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I63">
         <v>165</v>
       </c>
       <c r="J63">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="K63">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L63">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M63">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N63">
-        <v>0.6000</v>
+        <v>0.0000</v>
       </c>
       <c r="O63">
         <v>0.0000</v>
       </c>
       <c r="P63" t="s">
-        <v>46</v>
+        <v>175</v>
       </c>
       <c r="Q63" t="s">
-        <v>97</v>
+        <v>176</v>
       </c>
       <c r="R63" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S63" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>179</v>
+        <v>278</v>
       </c>
       <c r="B64" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C64" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E64" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G64">
         <v>200</v>
       </c>
       <c r="H64">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="I64">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="J64">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="K64">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L64">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
       <c r="N64">
-        <v>1.7000</v>
+        <v>0.1000</v>
       </c>
       <c r="O64">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P64" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>55</v>
+      </c>
+      <c r="Q64">
+        <v>87</v>
       </c>
       <c r="R64" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S64" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T64" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>178</v>
+        <v>277</v>
       </c>
       <c r="B65" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="C65" t="s">
+        <v>92</v>
+      </c>
+      <c r="D65">
+        <v>1</v>
+      </c>
+      <c r="E65" t="s">
+        <v>54</v>
+      </c>
+      <c r="F65" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65">
+        <v>200</v>
+      </c>
+      <c r="H65">
+        <v>95</v>
+      </c>
+      <c r="I65">
+        <v>187</v>
+      </c>
+      <c r="J65">
+        <v>7</v>
+      </c>
+      <c r="K65">
+        <v>4</v>
+      </c>
+      <c r="L65">
+        <v>2</v>
+      </c>
+      <c r="M65">
+        <v>0</v>
+      </c>
+      <c r="N65">
+        <v>0.0000</v>
+      </c>
+      <c r="O65">
+        <v>0.0000</v>
+      </c>
+      <c r="P65" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q65">
+        <v>86</v>
+      </c>
+      <c r="R65" t="s">
+        <v>26</v>
+      </c>
+      <c r="S65" t="s">
+        <v>27</v>
+      </c>
+      <c r="T65" t="s">
         <v>179</v>
-      </c>
-[...49 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>177</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C66" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G66">
         <v>200</v>
       </c>
       <c r="H66">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="I66">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="J66">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="K66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L66">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
       <c r="N66">
-        <v>1.4000</v>
+        <v>0.2000</v>
       </c>
       <c r="O66">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P66" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="Q66" t="s">
+        <v>180</v>
+      </c>
+      <c r="R66" t="s">
+        <v>26</v>
+      </c>
+      <c r="S66" t="s">
+        <v>27</v>
+      </c>
+      <c r="T66" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>176</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="C67" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="D67">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G67">
         <v>200</v>
       </c>
       <c r="H67">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I67">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="J67">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L67">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
       <c r="N67">
-        <v>1.2000</v>
+        <v>0.2000</v>
       </c>
       <c r="O67">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P67" t="s">
-        <v>118</v>
+        <v>182</v>
       </c>
       <c r="Q67" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="R67" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S67" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T67" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>175</v>
+        <v>274</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="D68">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E68" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G68">
         <v>200</v>
       </c>
       <c r="H68">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I68">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="J68">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K68">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L68">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
       <c r="N68">
-        <v>1.5000</v>
+        <v>0.2000</v>
       </c>
       <c r="O68">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P68" t="s">
-        <v>97</v>
+        <v>184</v>
       </c>
       <c r="Q68" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="R68" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S68" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T68" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>174</v>
+        <v>273</v>
       </c>
       <c r="B69" t="s">
-        <v>174</v>
+        <v>79</v>
       </c>
       <c r="C69" t="s">
-        <v>175</v>
+        <v>80</v>
       </c>
       <c r="D69">
+        <v>1</v>
+      </c>
+      <c r="E69" t="s">
+        <v>54</v>
+      </c>
+      <c r="F69" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69">
+        <v>200</v>
+      </c>
+      <c r="H69">
+        <v>92</v>
+      </c>
+      <c r="I69">
+        <v>183</v>
+      </c>
+      <c r="J69">
         <v>5</v>
       </c>
-      <c r="E69" t="s">
-[...14 lines deleted...]
-      <c r="J69">
+      <c r="K69">
+        <v>2</v>
+      </c>
+      <c r="L69">
         <v>10</v>
       </c>
-      <c r="K69">
-[...4 lines deleted...]
-      </c>
       <c r="M69">
         <v>0</v>
       </c>
       <c r="N69">
-        <v>1.1000</v>
+        <v>0.1000</v>
       </c>
       <c r="O69">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P69" t="s">
-        <v>46</v>
+        <v>186</v>
       </c>
       <c r="Q69" t="s">
-        <v>49</v>
+        <v>187</v>
       </c>
       <c r="R69" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S69" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T69" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>173</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
-        <v>174</v>
+        <v>65</v>
       </c>
       <c r="C70" t="s">
-        <v>175</v>
+        <v>66</v>
       </c>
       <c r="D70">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E70" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G70">
         <v>200</v>
       </c>
       <c r="H70">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="I70">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="J70">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K70">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L70">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
       <c r="N70">
-        <v>2.1000</v>
+        <v>0.1000</v>
       </c>
       <c r="O70">
-        <v>0.0100</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0000</v>
+      </c>
+      <c r="P70">
+        <v>32</v>
       </c>
       <c r="Q70" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="R70" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S70" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T70" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>172</v>
+        <v>271</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>20</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="D71">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E71" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G71">
         <v>200</v>
       </c>
       <c r="H71">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="I71">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="J71">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K71">
+        <v>3</v>
+      </c>
+      <c r="L71">
+        <v>17</v>
+      </c>
+      <c r="M71">
         <v>2</v>
       </c>
-      <c r="L71">
-[...4 lines deleted...]
-      </c>
       <c r="N71">
-        <v>1.7000</v>
+        <v>2.6000</v>
       </c>
       <c r="O71">
         <v>0.0100</v>
       </c>
       <c r="P71" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="Q71" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="R71" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S71" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T71" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>171</v>
+        <v>270</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="D72">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E72" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G72">
         <v>200</v>
       </c>
       <c r="H72">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I72">
         <v>177</v>
       </c>
       <c r="J72">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L72">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
       <c r="N72">
-        <v>1.4000</v>
+        <v>0.2000</v>
       </c>
       <c r="O72">
-        <v>0.0100</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0000</v>
+      </c>
+      <c r="P72" t="s">
+        <v>112</v>
       </c>
       <c r="Q72" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="R72" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S72" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T72" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>170</v>
+        <v>269</v>
       </c>
       <c r="B73" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C73" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E73" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F73" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G73">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H73">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I73">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="J73">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L73">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
       <c r="N73">
-        <v>0.5000</v>
+        <v>1.1000</v>
       </c>
       <c r="O73">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P73" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="Q73" t="s">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="R73" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S73" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T73" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>169</v>
+        <v>268</v>
       </c>
       <c r="B74" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D74">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G74">
         <v>200</v>
       </c>
       <c r="H74">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="I74">
+        <v>177</v>
+      </c>
+      <c r="J74">
+        <v>17</v>
+      </c>
+      <c r="K74">
+        <v>3</v>
+      </c>
+      <c r="L74">
+        <v>3</v>
+      </c>
+      <c r="M74">
+        <v>0</v>
+      </c>
+      <c r="N74">
+        <v>0.4000</v>
+      </c>
+      <c r="O74">
+        <v>0.0000</v>
+      </c>
+      <c r="P74" t="s">
         <v>153</v>
       </c>
-      <c r="J74">
-[...19 lines deleted...]
-      </c>
       <c r="Q74" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="R74" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S74" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T74" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>168</v>
+        <v>267</v>
       </c>
       <c r="B75" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C75" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D75">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F75" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G75">
         <v>200</v>
       </c>
       <c r="H75">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I75">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="J75">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="K75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L75">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
-        <v>1.9000</v>
+        <v>0.3000</v>
       </c>
       <c r="O75">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P75" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>196</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>197</v>
       </c>
       <c r="R75" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S75" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T75" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>167</v>
+        <v>266</v>
       </c>
       <c r="B76" t="s">
+        <v>41</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>3</v>
+      </c>
+      <c r="E76" t="s">
+        <v>31</v>
+      </c>
+      <c r="F76" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76">
+        <v>200</v>
+      </c>
+      <c r="H76">
+        <v>79</v>
+      </c>
+      <c r="I76">
+        <v>149</v>
+      </c>
+      <c r="J76">
+        <v>29</v>
+      </c>
+      <c r="K76">
+        <v>4</v>
+      </c>
+      <c r="L76">
+        <v>18</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+      <c r="N76">
+        <v>0.3000</v>
+      </c>
+      <c r="O76">
+        <v>0.0000</v>
+      </c>
+      <c r="P76">
+        <v>76</v>
+      </c>
+      <c r="Q76" t="s">
         <v>42</v>
       </c>
-      <c r="C76" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="R76" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S76" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T76" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>166</v>
+        <v>265</v>
       </c>
       <c r="B77" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="C77" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D77">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E77" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G77">
         <v>200</v>
       </c>
       <c r="H77">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I77">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="J77">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="K77">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L77">
         <v>7</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
-        <v>0.1000</v>
+        <v>0.9700</v>
       </c>
       <c r="O77">
         <v>0.0000</v>
       </c>
       <c r="P77" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>112</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>200</v>
       </c>
       <c r="R77" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S77" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T77" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>165</v>
+        <v>264</v>
       </c>
       <c r="B78" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="C78" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="D78">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E78" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G78">
         <v>200</v>
       </c>
       <c r="H78">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="I78">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="J78">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="K78">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L78">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O78">
         <v>0.0000</v>
       </c>
-      <c r="P78" t="s">
-        <v>194</v>
+      <c r="P78">
+        <v>97</v>
       </c>
       <c r="Q78" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="R78" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S78" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T78" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>164</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="C79" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="D79">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E79" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G79">
         <v>200</v>
       </c>
       <c r="H79">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="I79">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="J79">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="K79">
+        <v>0</v>
+      </c>
+      <c r="L79">
         <v>7</v>
       </c>
-      <c r="L79">
-[...1 lines deleted...]
-      </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
-        <v>0.3000</v>
+        <v>0.0000</v>
       </c>
       <c r="O79">
         <v>0.0000</v>
       </c>
       <c r="P79" t="s">
-        <v>59</v>
+        <v>205</v>
       </c>
       <c r="Q79" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="R79" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S79" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T79" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>163</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>135</v>
       </c>
       <c r="C80" t="s">
-        <v>197</v>
+        <v>135</v>
       </c>
       <c r="D80">
+        <v>1</v>
+      </c>
+      <c r="E80" t="s">
+        <v>54</v>
+      </c>
+      <c r="F80" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80">
+        <v>200</v>
+      </c>
+      <c r="H80">
+        <v>97</v>
+      </c>
+      <c r="I80">
+        <v>193</v>
+      </c>
+      <c r="J80">
         <v>3</v>
       </c>
-      <c r="E80" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K80">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L80">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O80">
         <v>0.0000</v>
       </c>
       <c r="P80" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>158</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>112</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S80" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T80" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>162</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="C81" t="s">
-        <v>199</v>
+        <v>152</v>
       </c>
       <c r="D81">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E81" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G81">
         <v>200</v>
       </c>
       <c r="H81">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I81">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="J81">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L81">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>0.1000</v>
       </c>
       <c r="O81">
         <v>0.0000</v>
       </c>
       <c r="P81">
         <v>33</v>
       </c>
       <c r="Q81" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="R81" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S81" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T81" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>161</v>
+        <v>260</v>
       </c>
       <c r="B82" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="C82" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="D82">
+        <v>1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>54</v>
+      </c>
+      <c r="F82" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82">
+        <v>200</v>
+      </c>
+      <c r="H82">
+        <v>93</v>
+      </c>
+      <c r="I82">
+        <v>185</v>
+      </c>
+      <c r="J82">
+        <v>3</v>
+      </c>
+      <c r="K82">
         <v>4</v>
       </c>
-      <c r="E82" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L82">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0.1000</v>
       </c>
       <c r="O82">
         <v>0.0000</v>
       </c>
       <c r="P82" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>52</v>
+      </c>
+      <c r="Q82">
+        <v>86</v>
       </c>
       <c r="R82" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S82" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T82" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>160</v>
+        <v>259</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="C83" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="D83">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E83" t="s">
+        <v>51</v>
+      </c>
+      <c r="F83" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83">
+        <v>200</v>
+      </c>
+      <c r="H83">
+        <v>92</v>
+      </c>
+      <c r="I83">
+        <v>180</v>
+      </c>
+      <c r="J83">
+        <v>15</v>
+      </c>
+      <c r="K83">
+        <v>0</v>
+      </c>
+      <c r="L83">
+        <v>5</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+      <c r="N83">
+        <v>0.0000</v>
+      </c>
+      <c r="O83">
+        <v>0.0000</v>
+      </c>
+      <c r="P83" t="s">
         <v>52</v>
       </c>
-      <c r="F83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q83" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="R83" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S83" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T83" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>159</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
       <c r="C84" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D84">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E84" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G84">
         <v>200</v>
       </c>
       <c r="H84">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I84">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J84">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L84">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
-        <v>0.3000</v>
+        <v>0.1000</v>
       </c>
       <c r="O84">
         <v>0.0000</v>
       </c>
-      <c r="P84">
-        <v>77</v>
+      <c r="P84" t="s">
+        <v>52</v>
       </c>
       <c r="Q84">
         <v>86</v>
       </c>
       <c r="R84" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S84" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T84" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>158</v>
+        <v>257</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="C85" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="D85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E85" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G85">
         <v>200</v>
       </c>
       <c r="H85">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="I85">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="J85">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
       <c r="N85">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O85">
         <v>0.0000</v>
       </c>
-      <c r="P85" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="P85">
+        <v>55</v>
+      </c>
+      <c r="Q85">
+        <v>86</v>
       </c>
       <c r="R85" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S85" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T85" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>157</v>
+        <v>256</v>
       </c>
       <c r="B86" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="C86" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="E86" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="F86" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G86">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H86">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="I86">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="J86">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="K86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L86">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="M86">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N86">
-        <v>4.9000</v>
+        <v>0.0000</v>
       </c>
       <c r="O86">
-        <v>0.0200</v>
+        <v>0.0000</v>
       </c>
       <c r="P86">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="Q86" t="s">
-        <v>208</v>
+        <v>142</v>
       </c>
       <c r="R86" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S86" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T86" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>156</v>
+        <v>255</v>
       </c>
       <c r="B87" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="C87" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D87">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E87" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F87" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87">
+        <v>200</v>
+      </c>
+      <c r="H87">
+        <v>97</v>
+      </c>
+      <c r="I87">
+        <v>192</v>
+      </c>
+      <c r="J87">
+        <v>6</v>
+      </c>
+      <c r="K87">
+        <v>0</v>
+      </c>
+      <c r="L87">
+        <v>2</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+      <c r="N87">
+        <v>0.0000</v>
+      </c>
+      <c r="O87">
+        <v>0.0000</v>
+      </c>
+      <c r="P87">
         <v>22</v>
       </c>
-      <c r="G87">
-[...30 lines deleted...]
-        <v>86</v>
+      <c r="Q87" t="s">
+        <v>214</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S87" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T87" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C88" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
       <c r="E88" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="F88" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G88">
         <v>200</v>
       </c>
       <c r="H88">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I88">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="J88">
         <v>13</v>
       </c>
       <c r="K88">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L88">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0.1000</v>
       </c>
       <c r="O88">
         <v>0.0000</v>
       </c>
-      <c r="P88" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="P88">
+        <v>66</v>
+      </c>
+      <c r="Q88">
+        <v>33</v>
       </c>
       <c r="R88" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S88" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T88" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>154</v>
+        <v>253</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="C89" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="D89">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E89" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G89">
         <v>200</v>
       </c>
       <c r="H89">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="I89">
-        <v>182</v>
+        <v>145</v>
       </c>
       <c r="J89">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L89">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
-        <v>0.1000</v>
+        <v>0.6000</v>
       </c>
       <c r="O89">
         <v>0.0000</v>
       </c>
       <c r="P89" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>221</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>222</v>
       </c>
       <c r="R89" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S89" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T89" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>153</v>
+        <v>252</v>
       </c>
       <c r="B90" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="C90" t="s">
-        <v>175</v>
+        <v>146</v>
       </c>
       <c r="D90">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E90" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G90">
         <v>200</v>
       </c>
       <c r="H90">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="I90">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="J90">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L90">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
-        <v>1.5000</v>
+        <v>0.3000</v>
       </c>
       <c r="O90">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P90" t="s">
-        <v>203</v>
+        <v>155</v>
       </c>
       <c r="Q90" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="R90" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S90" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T90" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>152</v>
+        <v>251</v>
       </c>
       <c r="B91" t="s">
-        <v>174</v>
+        <v>225</v>
       </c>
       <c r="C91" t="s">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="D91">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E91" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G91">
         <v>200</v>
       </c>
       <c r="H91">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I91">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="J91">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="K91">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L91">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>0.1000</v>
       </c>
       <c r="O91">
         <v>0.0000</v>
       </c>
       <c r="P91" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>100</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>85</v>
       </c>
       <c r="R91" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S91" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T91" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>151</v>
+        <v>250</v>
       </c>
       <c r="B92" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="C92" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="D92">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G92">
         <v>200</v>
       </c>
       <c r="H92">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I92">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="J92">
-        <v>19</v>
+        <v>179</v>
       </c>
       <c r="K92">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L92">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
       <c r="N92">
-        <v>0.4000</v>
+        <v>2.0000</v>
       </c>
       <c r="O92">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P92" t="s">
-        <v>203</v>
+        <v>37</v>
       </c>
       <c r="Q92" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S92" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T92" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>150</v>
+        <v>249</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="C93" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D93">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E93" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G93">
         <v>200</v>
       </c>
       <c r="H93">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="I93">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="J93">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="K93">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L93">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O93">
         <v>0.0000</v>
       </c>
-      <c r="P93" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="P93">
+        <v>66</v>
+      </c>
+      <c r="Q93">
+        <v>86</v>
       </c>
       <c r="R93" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S93" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T93" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>149</v>
+        <v>248</v>
       </c>
       <c r="B94" t="s">
-        <v>174</v>
+        <v>228</v>
       </c>
       <c r="C94" t="s">
-        <v>175</v>
+        <v>229</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G94">
         <v>200</v>
       </c>
       <c r="H94">
         <v>91</v>
       </c>
       <c r="I94">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="J94">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="K94">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L94">
         <v>4</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0.1000</v>
       </c>
       <c r="O94">
         <v>0.0000</v>
       </c>
       <c r="P94" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>112</v>
+      </c>
+      <c r="Q94">
+        <v>86</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S94" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T94" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>148</v>
+        <v>247</v>
       </c>
       <c r="B95" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C95" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D95">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G95">
         <v>200</v>
       </c>
       <c r="H95">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="I95">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="J95">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="K95">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L95">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
-        <v>0.2000</v>
+        <v>0.1000</v>
       </c>
       <c r="O95">
         <v>0.0000</v>
       </c>
       <c r="P95" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="Q95">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S95" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T95" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="B96" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D96">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F96" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G96">
         <v>200</v>
       </c>
       <c r="H96">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="I96">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="J96">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K96">
         <v>2</v>
       </c>
       <c r="L96">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
-        <v>0.2000</v>
+        <v>0.4000</v>
       </c>
       <c r="O96">
         <v>0.0000</v>
       </c>
-      <c r="P96">
-        <v>75</v>
+      <c r="P96" t="s">
+        <v>155</v>
       </c>
       <c r="Q96" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="R96" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S96" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T96" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>146</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C97" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D97">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>163</v>
       </c>
       <c r="F97" t="s">
+        <v>23</v>
+      </c>
+      <c r="G97">
+        <v>200</v>
+      </c>
+      <c r="H97">
+        <v>81</v>
+      </c>
+      <c r="I97">
+        <v>158</v>
+      </c>
+      <c r="J97">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="M97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N97">
-        <v>0.3000</v>
+        <v>0.9000</v>
       </c>
       <c r="O97">
         <v>0.0000</v>
       </c>
-      <c r="P97" t="s">
-        <v>78</v>
+      <c r="P97">
+        <v>76</v>
       </c>
       <c r="Q97">
         <v>86</v>
       </c>
       <c r="R97" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S97" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T97" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>145</v>
+        <v>244</v>
       </c>
       <c r="B98" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C98" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D98">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="F98" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G98">
         <v>200</v>
       </c>
       <c r="H98">
+        <v>92</v>
+      </c>
+      <c r="I98">
+        <v>182</v>
+      </c>
+      <c r="J98">
+        <v>8</v>
+      </c>
+      <c r="K98">
+        <v>0</v>
+      </c>
+      <c r="L98">
+        <v>10</v>
+      </c>
+      <c r="M98">
+        <v>0</v>
+      </c>
+      <c r="N98">
+        <v>0.2000</v>
+      </c>
+      <c r="O98">
+        <v>0.0000</v>
+      </c>
+      <c r="P98">
         <v>76</v>
       </c>
-      <c r="I98">
-[...22 lines deleted...]
-      </c>
       <c r="Q98" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="R98" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S98" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T98" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>144</v>
+        <v>243</v>
       </c>
       <c r="B99" t="s">
-        <v>174</v>
+        <v>20</v>
       </c>
       <c r="C99" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="D99">
         <v>3</v>
       </c>
       <c r="E99" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G99">
         <v>200</v>
       </c>
       <c r="H99">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="I99">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="J99">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K99">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L99">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
-        <v>0.6000</v>
+        <v>0.0600</v>
       </c>
       <c r="O99">
         <v>0.0000</v>
       </c>
       <c r="P99" t="s">
-        <v>58</v>
+        <v>237</v>
       </c>
       <c r="Q99" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="R99" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S99" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T99" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>143</v>
+        <v>242</v>
       </c>
       <c r="B100" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="C100" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="D100">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G100">
         <v>200</v>
       </c>
       <c r="H100">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I100">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J100">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
         <v>0.1000</v>
       </c>
       <c r="O100">
         <v>0.0000</v>
       </c>
-      <c r="P100" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="P100">
+        <v>54</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>240</v>
       </c>
       <c r="R100" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S100" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T100" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>142</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C101" t="s">
+        <v>232</v>
+      </c>
+      <c r="D101">
+        <v>7</v>
+      </c>
+      <c r="E101" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" t="s">
+        <v>23</v>
+      </c>
+      <c r="G101">
+        <v>200</v>
+      </c>
+      <c r="H101">
+        <v>91</v>
+      </c>
+      <c r="I101">
         <v>175</v>
       </c>
-      <c r="D101">
-[...16 lines deleted...]
-      </c>
       <c r="J101">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="K101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L101">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
       <c r="N101">
         <v>0.0000</v>
       </c>
       <c r="O101">
         <v>0.0000</v>
       </c>
       <c r="P101">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>64</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>68</v>
       </c>
       <c r="R101" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S101" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T101" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="B102" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C102" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E102" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F102" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G102">
         <v>200</v>
       </c>
       <c r="H102">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="I102">
-        <v>194</v>
+        <v>155</v>
       </c>
       <c r="J102">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K102">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L102">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
       <c r="N102">
-        <v>0.1000</v>
+        <v>1.1000</v>
       </c>
       <c r="O102">
-        <v>0.0000</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P102">
+        <v>65</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>243</v>
       </c>
       <c r="R102" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S102" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T102" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>140</v>
+        <v>239</v>
       </c>
       <c r="B103" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C103" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D103">
+        <v>5</v>
+      </c>
+      <c r="E103" t="s">
+        <v>35</v>
+      </c>
+      <c r="F103" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103">
+        <v>200</v>
+      </c>
+      <c r="H103">
+        <v>91</v>
+      </c>
+      <c r="I103">
+        <v>177</v>
+      </c>
+      <c r="J103">
+        <v>12</v>
+      </c>
+      <c r="K103">
         <v>1</v>
       </c>
-      <c r="E103" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L103">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
       <c r="N103">
-        <v>0.2000</v>
+        <v>1.1000</v>
       </c>
       <c r="O103">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P103" t="s">
+        <v>71</v>
       </c>
       <c r="Q103">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="R103" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S103" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T103" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>139</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="C104" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="D104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E104" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F104" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G104">
         <v>200</v>
       </c>
       <c r="H104">
         <v>92</v>
       </c>
       <c r="I104">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J104">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K104">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L104">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
         <v>0.1000</v>
       </c>
       <c r="O104">
         <v>0.0000</v>
       </c>
       <c r="P104" t="s">
-        <v>150</v>
+        <v>52</v>
       </c>
       <c r="Q104" t="s">
-        <v>28</v>
+        <v>246</v>
       </c>
       <c r="R104" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S104" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T104" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>138</v>
+        <v>237</v>
       </c>
       <c r="B105" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="C105" t="s">
-        <v>220</v>
+        <v>41</v>
       </c>
       <c r="D105">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E105" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F105" t="s">
+        <v>23</v>
+      </c>
+      <c r="G105">
+        <v>200</v>
+      </c>
+      <c r="H105">
+        <v>91</v>
+      </c>
+      <c r="I105">
+        <v>180</v>
+      </c>
+      <c r="J105">
+        <v>10</v>
+      </c>
+      <c r="K105">
+        <v>0</v>
+      </c>
+      <c r="L105">
+        <v>10</v>
+      </c>
+      <c r="M105">
+        <v>0</v>
+      </c>
+      <c r="N105">
+        <v>0.1000</v>
+      </c>
+      <c r="O105">
+        <v>0.0000</v>
+      </c>
+      <c r="P105">
         <v>22</v>
       </c>
-      <c r="G105">
-[...28 lines deleted...]
-      </c>
       <c r="Q105" t="s">
-        <v>236</v>
+        <v>106</v>
       </c>
       <c r="R105" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S105" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T105" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>137</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="C106" t="s">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="D106">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>67</v>
+      </c>
+      <c r="F106" t="s">
+        <v>23</v>
+      </c>
+      <c r="G106">
+        <v>200</v>
+      </c>
+      <c r="H106">
+        <v>88</v>
+      </c>
+      <c r="I106">
+        <v>172</v>
+      </c>
+      <c r="J106">
+        <v>15</v>
+      </c>
+      <c r="K106">
+        <v>7</v>
+      </c>
+      <c r="L106">
         <v>6</v>
       </c>
-      <c r="E106" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M106">
         <v>0</v>
       </c>
       <c r="N106">
-        <v>0.7000</v>
+        <v>0.1000</v>
       </c>
       <c r="O106">
         <v>0.0000</v>
       </c>
       <c r="P106" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="Q106" t="s">
-        <v>31</v>
+        <v>155</v>
       </c>
       <c r="R106" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S106" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T106" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>136</v>
+        <v>235</v>
       </c>
       <c r="B107" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="C107" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="D107">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E107" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G107">
         <v>200</v>
       </c>
       <c r="H107">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I107">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J107">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K107">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L107">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
       <c r="N107">
-        <v>2.4000</v>
+        <v>0.1000</v>
       </c>
       <c r="O107">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P107" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>153</v>
+      </c>
+      <c r="Q107">
+        <v>55</v>
       </c>
       <c r="R107" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S107" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T107" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>135</v>
+        <v>234</v>
       </c>
       <c r="B108" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C108" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="D108">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E108" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F108" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G108">
         <v>200</v>
       </c>
       <c r="H108">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I108">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J108">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K108">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L108">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
       <c r="N108">
-        <v>2.7000</v>
+        <v>0.1000</v>
       </c>
       <c r="O108">
-        <v>0.0100</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.0000</v>
+      </c>
+      <c r="P108">
+        <v>77</v>
       </c>
       <c r="Q108" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="R108" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S108" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T108" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>134</v>
+        <v>233</v>
       </c>
       <c r="B109" t="s">
-        <v>61</v>
+        <v>255</v>
       </c>
       <c r="C109" t="s">
-        <v>62</v>
+        <v>256</v>
       </c>
       <c r="D109">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E109" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F109" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G109">
         <v>200</v>
       </c>
       <c r="H109">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="I109">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="J109">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="K109">
+        <v>6</v>
+      </c>
+      <c r="L109">
         <v>3</v>
       </c>
-      <c r="L109">
-[...1 lines deleted...]
-      </c>
       <c r="M109">
         <v>0</v>
       </c>
       <c r="N109">
-        <v>0.9000</v>
+        <v>0.0000</v>
       </c>
       <c r="O109">
         <v>0.0000</v>
       </c>
       <c r="P109" t="s">
-        <v>97</v>
+        <v>257</v>
       </c>
       <c r="Q109" t="s">
-        <v>142</v>
+        <v>58</v>
       </c>
       <c r="R109" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S109" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T109" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="B110" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="C110" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D110">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="F110" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G110">
         <v>200</v>
       </c>
       <c r="H110">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I110">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="J110">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="K110">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L110">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
       <c r="N110">
-        <v>3.3000</v>
+        <v>0.6000</v>
       </c>
       <c r="O110">
-        <v>0.0200</v>
+        <v>0.0000</v>
       </c>
       <c r="P110" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="Q110" t="s">
-        <v>118</v>
+        <v>58</v>
       </c>
       <c r="R110" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S110" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T110" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>132</v>
+        <v>231</v>
       </c>
       <c r="B111" t="s">
-        <v>178</v>
+        <v>255</v>
       </c>
       <c r="C111" t="s">
-        <v>179</v>
+        <v>256</v>
       </c>
       <c r="D111">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E111" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F111" t="s">
+        <v>23</v>
+      </c>
+      <c r="G111">
+        <v>200</v>
+      </c>
+      <c r="H111">
+        <v>86</v>
+      </c>
+      <c r="I111">
+        <v>162</v>
+      </c>
+      <c r="J111">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
       <c r="K111">
         <v>1</v>
       </c>
       <c r="L111">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M111">
         <v>0</v>
       </c>
       <c r="N111">
         <v>0.2000</v>
       </c>
       <c r="O111">
         <v>0.0000</v>
       </c>
       <c r="P111">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>98</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>71</v>
       </c>
       <c r="R111" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S111" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T111" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>131</v>
+        <v>230</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="C112" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="D112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E112" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F112" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G112">
         <v>200</v>
       </c>
       <c r="H112">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="I112">
-        <v>143</v>
+        <v>183</v>
       </c>
       <c r="J112">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="K112">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L112">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M112">
         <v>0</v>
       </c>
       <c r="N112">
-        <v>0.4000</v>
+        <v>0.1000</v>
       </c>
       <c r="O112">
         <v>0.0000</v>
       </c>
       <c r="P112" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>36</v>
+      </c>
+      <c r="Q112">
+        <v>65</v>
       </c>
       <c r="R112" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S112" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T112" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>130</v>
+        <v>229</v>
       </c>
       <c r="B113" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="C113" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E113" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="F113" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G113">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="H113">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I113">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="J113">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="K113">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L113">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M113">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N113">
-        <v>3.0000</v>
+        <v>1.6000</v>
       </c>
       <c r="O113">
         <v>0.0100</v>
       </c>
       <c r="P113" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="Q113" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="R113" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S113" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T113" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>129</v>
+        <v>228</v>
       </c>
       <c r="B114" t="s">
-        <v>61</v>
+        <v>249</v>
       </c>
       <c r="C114" t="s">
-        <v>62</v>
+        <v>250</v>
       </c>
       <c r="D114">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E114" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G114">
         <v>200</v>
       </c>
       <c r="H114">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I114">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="J114">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="K114">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L114">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N114">
-        <v>3.5000</v>
+        <v>0.5000</v>
       </c>
       <c r="O114">
-        <v>0.0200</v>
+        <v>0.0000</v>
       </c>
       <c r="P114" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="Q114" t="s">
-        <v>249</v>
+        <v>142</v>
       </c>
       <c r="R114" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S114" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T114" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
+        <v>227</v>
+      </c>
+      <c r="B115" t="s">
+        <v>249</v>
+      </c>
+      <c r="C115" t="s">
+        <v>250</v>
+      </c>
+      <c r="D115">
+        <v>8</v>
+      </c>
+      <c r="E115" t="s">
         <v>128</v>
       </c>
-      <c r="B115" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F115" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G115">
         <v>200</v>
       </c>
       <c r="H115">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="I115">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="J115">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="K115">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L115">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
       <c r="N115">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O115">
         <v>0.0000</v>
       </c>
-      <c r="P115">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="P115" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q115">
+        <v>64</v>
       </c>
       <c r="R115" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S115" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T115" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>127</v>
+        <v>226</v>
       </c>
       <c r="B116" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C116" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D116">
+        <v>7</v>
+      </c>
+      <c r="E116" t="s">
+        <v>22</v>
+      </c>
+      <c r="F116" t="s">
+        <v>23</v>
+      </c>
+      <c r="G116">
+        <v>200</v>
+      </c>
+      <c r="H116">
+        <v>96</v>
+      </c>
+      <c r="I116">
+        <v>187</v>
+      </c>
+      <c r="J116">
+        <v>9</v>
+      </c>
+      <c r="K116">
+        <v>1</v>
+      </c>
+      <c r="L116">
         <v>3</v>
       </c>
-      <c r="E116" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M116">
         <v>0</v>
       </c>
       <c r="N116">
-        <v>0.2000</v>
+        <v>0.0000</v>
       </c>
       <c r="O116">
         <v>0.0000</v>
       </c>
-      <c r="P116" t="s">
-        <v>46</v>
+      <c r="P116">
+        <v>96</v>
       </c>
       <c r="Q116" t="s">
-        <v>135</v>
+        <v>63</v>
       </c>
       <c r="R116" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S116" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T116" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>126</v>
+        <v>225</v>
       </c>
       <c r="B117" t="s">
-        <v>156</v>
+        <v>249</v>
       </c>
       <c r="C117" t="s">
-        <v>156</v>
+        <v>250</v>
       </c>
       <c r="D117">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E117" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="F117" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G117">
         <v>200</v>
       </c>
       <c r="H117">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="I117">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="J117">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K117">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L117">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
-        <v>1.0000</v>
+        <v>0.6000</v>
       </c>
       <c r="O117">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P117" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>155</v>
+      </c>
+      <c r="Q117">
+        <v>55</v>
       </c>
       <c r="R117" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S117" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T117" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>125</v>
+        <v>224</v>
       </c>
       <c r="B118" t="s">
-        <v>205</v>
+        <v>249</v>
       </c>
       <c r="C118" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="D118">
+        <v>5</v>
+      </c>
+      <c r="E118" t="s">
+        <v>35</v>
+      </c>
+      <c r="F118" t="s">
+        <v>23</v>
+      </c>
+      <c r="G118">
+        <v>200</v>
+      </c>
+      <c r="H118">
+        <v>91</v>
+      </c>
+      <c r="I118">
+        <v>173</v>
+      </c>
+      <c r="J118">
+        <v>16</v>
+      </c>
+      <c r="K118">
         <v>3</v>
       </c>
-      <c r="E118" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L118">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
-        <v>0.0000</v>
+        <v>0.5000</v>
       </c>
       <c r="O118">
         <v>0.0000</v>
       </c>
-      <c r="P118" t="s">
-        <v>46</v>
+      <c r="P118">
+        <v>77</v>
       </c>
       <c r="Q118" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="R118" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S118" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T118" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>124</v>
+        <v>223</v>
       </c>
       <c r="B119" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
       <c r="C119" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="D119">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E119" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F119" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G119">
         <v>200</v>
       </c>
       <c r="H119">
         <v>92</v>
       </c>
       <c r="I119">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J119">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="K119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L119">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
       <c r="N119">
-        <v>0.0000</v>
+        <v>1.6000</v>
       </c>
       <c r="O119">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P119" t="s">
+        <v>85</v>
       </c>
       <c r="Q119" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="R119" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S119" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T119" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>123</v>
+        <v>222</v>
       </c>
       <c r="B120" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
       <c r="C120" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="D120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E120" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F120" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G120">
         <v>200</v>
       </c>
       <c r="H120">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="I120">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="J120">
         <v>4</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M120">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="N120">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O120">
         <v>0.0000</v>
       </c>
       <c r="P120" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="Q120" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="R120" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S120" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T120" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>122</v>
+        <v>221</v>
       </c>
       <c r="B121" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C121" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D121">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
-        <v>48</v>
+        <v>273</v>
       </c>
       <c r="F121" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G121">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="H121">
         <v>82</v>
       </c>
       <c r="I121">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="J121">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="K121">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L121">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="M121">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N121">
-        <v>0.3000</v>
+        <v>1.7000</v>
       </c>
       <c r="O121">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P121" t="s">
+        <v>58</v>
       </c>
       <c r="Q121" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="R121" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S121" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T121" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>121</v>
+        <v>220</v>
       </c>
       <c r="B122" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C122" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D122">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
-        <v>48</v>
+        <v>276</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G122">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="H122">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I122">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="J122">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="K122">
+        <v>3</v>
+      </c>
+      <c r="L122">
+        <v>15</v>
+      </c>
+      <c r="M122">
         <v>2</v>
       </c>
-      <c r="L122">
-[...4 lines deleted...]
-      </c>
       <c r="N122">
-        <v>0.5000</v>
+        <v>3.1000</v>
       </c>
       <c r="O122">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P122" t="s">
+        <v>123</v>
       </c>
       <c r="Q122" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="R122" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S122" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T122" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>120</v>
+        <v>219</v>
       </c>
       <c r="B123" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C123" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D123">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
-        <v>63</v>
+        <v>278</v>
       </c>
       <c r="F123" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G123">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="H123">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I123">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="J123">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="K123">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L123">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="M123">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N123">
-        <v>0.4000</v>
+        <v>0.9000</v>
       </c>
       <c r="O123">
         <v>0.0000</v>
       </c>
       <c r="P123" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>32</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>279</v>
       </c>
       <c r="R123" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S123" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T123" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>119</v>
+        <v>218</v>
       </c>
       <c r="B124" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C124" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D124">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
-        <v>63</v>
+        <v>281</v>
       </c>
       <c r="F124" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G124">
-        <v>200</v>
+        <v>309</v>
       </c>
       <c r="H124">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="I124">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="J124">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="K124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L124">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="M124">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N124">
-        <v>0.6000</v>
+        <v>0.5000</v>
       </c>
       <c r="O124">
         <v>0.0000</v>
       </c>
       <c r="P124" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>205</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>37</v>
       </c>
       <c r="R124" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S124" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T124" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>118</v>
+        <v>217</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
       <c r="C125" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
       <c r="D125">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G125">
         <v>200</v>
       </c>
       <c r="H125">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="I125">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="J125">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="K125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L125">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
       <c r="N125">
-        <v>0.1000</v>
+        <v>1.5000</v>
       </c>
       <c r="O125">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P125" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="Q125" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="R125" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S125" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T125" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>117</v>
+        <v>216</v>
       </c>
       <c r="B126" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="C126" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="D126">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E126" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="F126" t="s">
+        <v>23</v>
+      </c>
+      <c r="G126">
+        <v>200</v>
+      </c>
+      <c r="H126">
+        <v>89</v>
+      </c>
+      <c r="I126">
+        <v>169</v>
+      </c>
+      <c r="J126">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>9</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
       <c r="N126">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O126">
         <v>0.0000</v>
       </c>
       <c r="P126">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>77</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>43</v>
       </c>
       <c r="R126" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S126" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T126" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>116</v>
+        <v>215</v>
       </c>
       <c r="B127" t="s">
-        <v>239</v>
+        <v>271</v>
       </c>
       <c r="C127" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="D127">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
-        <v>57</v>
+        <v>285</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="G127">
         <v>200</v>
       </c>
       <c r="H127">
+        <v>90</v>
+      </c>
+      <c r="I127">
+        <v>177</v>
+      </c>
+      <c r="J127">
+        <v>10</v>
+      </c>
+      <c r="K127">
+        <v>1</v>
+      </c>
+      <c r="L127">
+        <v>12</v>
+      </c>
+      <c r="M127">
+        <v>0</v>
+      </c>
+      <c r="N127">
+        <v>1.2000</v>
+      </c>
+      <c r="O127">
+        <v>0.0100</v>
+      </c>
+      <c r="P127">
         <v>86</v>
       </c>
-      <c r="I127">
-[...22 lines deleted...]
-      </c>
       <c r="Q127" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="R127" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S127" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T127" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>115</v>
+        <v>214</v>
       </c>
       <c r="B128" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C128" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D128">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="E128" t="s">
-        <v>57</v>
+        <v>287</v>
       </c>
       <c r="F128" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="G128">
         <v>200</v>
       </c>
       <c r="H128">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I128">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="J128">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="K128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L128">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
       <c r="N128">
         <v>0.1000</v>
       </c>
       <c r="O128">
         <v>0.0000</v>
       </c>
       <c r="P128" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="Q128" t="s">
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="R128" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S128" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T128" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>114</v>
+        <v>213</v>
       </c>
       <c r="B129" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C129" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D129">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E129" t="s">
-        <v>75</v>
+        <v>173</v>
       </c>
       <c r="F129" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="G129">
         <v>200</v>
       </c>
       <c r="H129">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I129">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="J129">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="K129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L129">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
       <c r="N129">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O129">
         <v>0.0000</v>
       </c>
-      <c r="P129">
-        <v>64</v>
+      <c r="P129" t="s">
+        <v>119</v>
       </c>
       <c r="Q129" t="s">
-        <v>120</v>
+        <v>187</v>
       </c>
       <c r="R129" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S129" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T129" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>113</v>
+        <v>212</v>
       </c>
       <c r="B130" t="s">
-        <v>86</v>
+        <v>271</v>
       </c>
       <c r="C130" t="s">
+        <v>272</v>
+      </c>
+      <c r="D130">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>67</v>
+      </c>
+      <c r="F130" t="s">
+        <v>23</v>
+      </c>
+      <c r="G130">
+        <v>200</v>
+      </c>
+      <c r="H130">
+        <v>92</v>
+      </c>
+      <c r="I130">
+        <v>181</v>
+      </c>
+      <c r="J130">
+        <v>9</v>
+      </c>
+      <c r="K130">
+        <v>2</v>
+      </c>
+      <c r="L130">
+        <v>8</v>
+      </c>
+      <c r="M130">
+        <v>0</v>
+      </c>
+      <c r="N130">
+        <v>0.2000</v>
+      </c>
+      <c r="O130">
+        <v>0.0000</v>
+      </c>
+      <c r="P130">
+        <v>96</v>
+      </c>
+      <c r="Q130">
         <v>87</v>
       </c>
-      <c r="D130">
-[...40 lines deleted...]
-      </c>
       <c r="R130" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S130" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T130" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>112</v>
+        <v>211</v>
       </c>
       <c r="B131" t="s">
-        <v>86</v>
+        <v>255</v>
       </c>
       <c r="C131" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="D131">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E131" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F131" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G131">
         <v>200</v>
       </c>
       <c r="H131">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="I131">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="J131">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K131">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L131">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
       <c r="N131">
-        <v>1.9000</v>
+        <v>0.0000</v>
       </c>
       <c r="O131">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P131" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="Q131" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="R131" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S131" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T131" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>111</v>
+        <v>210</v>
       </c>
       <c r="B132" t="s">
+        <v>219</v>
+      </c>
+      <c r="C132" t="s">
+        <v>220</v>
+      </c>
+      <c r="D132">
+        <v>16</v>
+      </c>
+      <c r="E132" t="s">
+        <v>278</v>
+      </c>
+      <c r="F132" t="s">
+        <v>274</v>
+      </c>
+      <c r="G132">
+        <v>203</v>
+      </c>
+      <c r="H132">
+        <v>84</v>
+      </c>
+      <c r="I132">
+        <v>171</v>
+      </c>
+      <c r="J132">
+        <v>9</v>
+      </c>
+      <c r="K132">
+        <v>5</v>
+      </c>
+      <c r="L132">
+        <v>17</v>
+      </c>
+      <c r="M132">
+        <v>1</v>
+      </c>
+      <c r="N132">
+        <v>1.0000</v>
+      </c>
+      <c r="O132">
+        <v>0.0000</v>
+      </c>
+      <c r="P132" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q132">
         <v>86</v>
       </c>
-      <c r="C132" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="R132" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S132" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T132" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>110</v>
+        <v>209</v>
       </c>
       <c r="B133" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="C133" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D133">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G133">
         <v>200</v>
       </c>
       <c r="H133">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="I133">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="J133">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="K133">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L133">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
       <c r="N133">
-        <v>0.4100</v>
+        <v>0.1000</v>
       </c>
       <c r="O133">
         <v>0.0000</v>
       </c>
       <c r="P133" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>294</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>295</v>
       </c>
       <c r="R133" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S133" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T133" t="s">
-        <v>275</v>
+        <v>296</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>109</v>
+        <v>208</v>
       </c>
       <c r="B134" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
       <c r="C134" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D134">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E134" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G134">
         <v>200</v>
       </c>
       <c r="H134">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="I134">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="J134">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="K134">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L134">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
       <c r="N134">
-        <v>0.2000</v>
+        <v>0.0000</v>
       </c>
       <c r="O134">
         <v>0.0000</v>
       </c>
-      <c r="P134" t="s">
-        <v>53</v>
+      <c r="P134">
+        <v>55</v>
       </c>
       <c r="Q134" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="R134" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S134" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T134" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>108</v>
+        <v>207</v>
       </c>
       <c r="B135" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="C135" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="D135">
+        <v>1</v>
+      </c>
+      <c r="E135" t="s">
+        <v>54</v>
+      </c>
+      <c r="F135" t="s">
+        <v>23</v>
+      </c>
+      <c r="G135">
+        <v>200</v>
+      </c>
+      <c r="H135">
+        <v>96</v>
+      </c>
+      <c r="I135">
+        <v>191</v>
+      </c>
+      <c r="J135">
         <v>3</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
       <c r="L135">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M135">
         <v>0</v>
       </c>
       <c r="N135">
-        <v>0.2000</v>
+        <v>0.1000</v>
       </c>
       <c r="O135">
         <v>0.0000</v>
       </c>
       <c r="P135" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="Q135" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="R135" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S135" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T135" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>107</v>
+        <v>206</v>
       </c>
       <c r="B136" t="s">
-        <v>278</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="D136">
+        <v>1</v>
+      </c>
+      <c r="E136" t="s">
+        <v>54</v>
+      </c>
+      <c r="F136" t="s">
+        <v>23</v>
+      </c>
+      <c r="G136">
+        <v>200</v>
+      </c>
+      <c r="H136">
+        <v>90</v>
+      </c>
+      <c r="I136">
+        <v>180</v>
+      </c>
+      <c r="J136">
+        <v>2</v>
+      </c>
+      <c r="K136">
         <v>5</v>
       </c>
-      <c r="E136" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L136">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="M136">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="N136">
-        <v>1.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O136">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P136" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>292</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>186</v>
       </c>
       <c r="R136" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S136" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T136" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
+        <v>205</v>
+      </c>
+      <c r="B137" t="s">
+        <v>151</v>
+      </c>
+      <c r="C137" t="s">
+        <v>152</v>
+      </c>
+      <c r="D137">
+        <v>2</v>
+      </c>
+      <c r="E137" t="s">
+        <v>51</v>
+      </c>
+      <c r="F137" t="s">
+        <v>23</v>
+      </c>
+      <c r="G137">
+        <v>200</v>
+      </c>
+      <c r="H137">
+        <v>91</v>
+      </c>
+      <c r="I137">
+        <v>178</v>
+      </c>
+      <c r="J137">
+        <v>11</v>
+      </c>
+      <c r="K137">
+        <v>11</v>
+      </c>
+      <c r="L137">
+        <v>0</v>
+      </c>
+      <c r="M137">
+        <v>0</v>
+      </c>
+      <c r="N137">
+        <v>0.1000</v>
+      </c>
+      <c r="O137">
+        <v>0.0000</v>
+      </c>
+      <c r="P137" t="s">
         <v>106</v>
       </c>
-      <c r="B137" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q137" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="R137" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S137" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T137" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>105</v>
+        <v>204</v>
       </c>
       <c r="B138" t="s">
-        <v>278</v>
+        <v>41</v>
       </c>
       <c r="C138" t="s">
-        <v>279</v>
+        <v>41</v>
       </c>
       <c r="D138">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E138" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F138" t="s">
+        <v>23</v>
+      </c>
+      <c r="G138">
+        <v>200</v>
+      </c>
+      <c r="H138">
+        <v>88</v>
+      </c>
+      <c r="I138">
+        <v>170</v>
+      </c>
+      <c r="J138">
+        <v>14</v>
+      </c>
+      <c r="K138">
+        <v>1</v>
+      </c>
+      <c r="L138">
+        <v>15</v>
+      </c>
+      <c r="M138">
+        <v>0</v>
+      </c>
+      <c r="N138">
+        <v>0.1000</v>
+      </c>
+      <c r="O138">
+        <v>0.0000</v>
+      </c>
+      <c r="P138">
         <v>22</v>
       </c>
-      <c r="G138">
-[...28 lines deleted...]
-      </c>
       <c r="Q138" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="R138" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S138" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T138" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>104</v>
+        <v>203</v>
       </c>
       <c r="B139" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="C139" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="D139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E139" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F139" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G139">
         <v>200</v>
       </c>
       <c r="H139">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="I139">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="J139">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="K139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L139">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
       <c r="N139">
-        <v>0.3000</v>
+        <v>0.0000</v>
       </c>
       <c r="O139">
         <v>0.0000</v>
       </c>
       <c r="P139" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>205</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>304</v>
       </c>
       <c r="R139" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S139" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T139" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>103</v>
+        <v>202</v>
       </c>
       <c r="B140" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="C140" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="D140">
         <v>1</v>
       </c>
       <c r="E140" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G140">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="H140">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I140">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="J140">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
       <c r="N140">
-        <v>0.3000</v>
+        <v>0.0000</v>
       </c>
       <c r="O140">
         <v>0.0000</v>
       </c>
-      <c r="P140" t="s">
-        <v>72</v>
+      <c r="P140">
+        <v>74</v>
       </c>
       <c r="Q140" t="s">
-        <v>135</v>
+        <v>304</v>
       </c>
       <c r="R140" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S140" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
       <c r="T140" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>102</v>
+        <v>201</v>
       </c>
       <c r="B141" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
       <c r="C141" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="D141">
+        <v>8</v>
+      </c>
+      <c r="E141" t="s">
+        <v>128</v>
+      </c>
+      <c r="F141" t="s">
+        <v>23</v>
+      </c>
+      <c r="G141">
+        <v>200</v>
+      </c>
+      <c r="H141">
+        <v>96</v>
+      </c>
+      <c r="I141">
+        <v>190</v>
+      </c>
+      <c r="J141">
         <v>4</v>
       </c>
-      <c r="E141" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K141">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L141">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
       <c r="N141">
         <v>0.1000</v>
       </c>
       <c r="O141">
         <v>0.0000</v>
       </c>
-      <c r="P141" t="s">
-        <v>46</v>
+      <c r="P141">
+        <v>54</v>
       </c>
       <c r="Q141" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="R141" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S141" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T141" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>101</v>
+        <v>200</v>
       </c>
       <c r="B142" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
       <c r="C142" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="D142">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E142" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="F142" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G142">
         <v>200</v>
       </c>
       <c r="H142">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I142">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="J142">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K142">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L142">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
         <v>0.1000</v>
       </c>
       <c r="O142">
         <v>0.0000</v>
       </c>
-      <c r="P142" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="P142">
+        <v>53</v>
+      </c>
+      <c r="Q142">
+        <v>73</v>
       </c>
       <c r="R142" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S142" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T142" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>100</v>
+        <v>199</v>
       </c>
       <c r="B143" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
       <c r="C143" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="D143">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E143" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="F143" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G143">
         <v>200</v>
       </c>
       <c r="H143">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="I143">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="J143">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="K143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L143">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M143">
         <v>0</v>
       </c>
       <c r="N143">
-        <v>0.3000</v>
+        <v>0.4000</v>
       </c>
       <c r="O143">
         <v>0.0000</v>
       </c>
       <c r="P143" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>106</v>
+      </c>
+      <c r="Q143">
+        <v>86</v>
       </c>
       <c r="R143" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S143" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T143" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>99</v>
+        <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>42</v>
+        <v>311</v>
       </c>
       <c r="C144" t="s">
-        <v>43</v>
+        <v>311</v>
       </c>
       <c r="D144">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E144" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F144" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G144">
         <v>200</v>
       </c>
       <c r="H144">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I144">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="J144">
+        <v>11</v>
+      </c>
+      <c r="K144">
+        <v>3</v>
+      </c>
+      <c r="L144">
         <v>8</v>
       </c>
-      <c r="K144">
-[...4 lines deleted...]
-      </c>
       <c r="M144">
         <v>0</v>
       </c>
       <c r="N144">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O144">
         <v>0.0000</v>
       </c>
       <c r="P144" t="s">
-        <v>53</v>
+        <v>240</v>
       </c>
       <c r="Q144">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="R144" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S144" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T144" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>98</v>
+        <v>197</v>
       </c>
       <c r="B145" t="s">
-        <v>42</v>
+        <v>239</v>
       </c>
       <c r="C145" t="s">
+        <v>239</v>
+      </c>
+      <c r="D145">
+        <v>6</v>
+      </c>
+      <c r="E145" t="s">
+        <v>81</v>
+      </c>
+      <c r="F145" t="s">
+        <v>23</v>
+      </c>
+      <c r="G145">
+        <v>200</v>
+      </c>
+      <c r="H145">
+        <v>92</v>
+      </c>
+      <c r="I145">
+        <v>179</v>
+      </c>
+      <c r="J145">
+        <v>12</v>
+      </c>
+      <c r="K145">
+        <v>2</v>
+      </c>
+      <c r="L145">
+        <v>7</v>
+      </c>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0.5000</v>
+      </c>
+      <c r="O145">
+        <v>0.0000</v>
+      </c>
+      <c r="P145" t="s">
         <v>43</v>
       </c>
-      <c r="D145">
-[...37 lines deleted...]
-      </c>
       <c r="Q145" t="s">
-        <v>289</v>
+        <v>93</v>
       </c>
       <c r="R145" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S145" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T145" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>97</v>
+        <v>196</v>
       </c>
       <c r="B146" t="s">
-        <v>42</v>
+        <v>219</v>
       </c>
       <c r="C146" t="s">
-        <v>43</v>
+        <v>220</v>
       </c>
       <c r="D146">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
-        <v>34</v>
+        <v>281</v>
       </c>
       <c r="F146" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G146">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H146">
         <v>89</v>
       </c>
       <c r="I146">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="J146">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="K146">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L146">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
       <c r="N146">
         <v>0.2000</v>
       </c>
       <c r="O146">
         <v>0.0000</v>
       </c>
       <c r="P146" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>314</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>58</v>
       </c>
       <c r="R146" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S146" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T146" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>96</v>
+        <v>195</v>
       </c>
       <c r="B147" t="s">
-        <v>61</v>
+        <v>219</v>
       </c>
       <c r="C147" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E147" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="F147" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="G147">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="H147">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="I147">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="J147">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="K147">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L147">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="M147">
         <v>0</v>
       </c>
       <c r="N147">
-        <v>0.4000</v>
+        <v>0.0000</v>
       </c>
       <c r="O147">
         <v>0.0000</v>
       </c>
       <c r="P147" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>304</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>63</v>
       </c>
       <c r="R147" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S147" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T147" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>95</v>
+        <v>194</v>
       </c>
       <c r="B148" t="s">
-        <v>61</v>
+        <v>239</v>
       </c>
       <c r="C148" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="D148">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E148" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G148">
         <v>200</v>
       </c>
       <c r="H148">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I148">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="J148">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="K148">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L148">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M148">
         <v>0</v>
       </c>
       <c r="N148">
-        <v>0.4000</v>
+        <v>1.1000</v>
       </c>
       <c r="O148">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P148" t="s">
-        <v>293</v>
+        <v>200</v>
       </c>
       <c r="Q148" t="s">
-        <v>81</v>
+        <v>317</v>
       </c>
       <c r="R148" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S148" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T148" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>94</v>
+        <v>193</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>319</v>
       </c>
       <c r="C149" t="s">
-        <v>20</v>
+        <v>319</v>
       </c>
       <c r="D149">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>52</v>
+        <v>163</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G149">
         <v>200</v>
       </c>
       <c r="H149">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I149">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J149">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="K149">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L149">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
       <c r="N149">
         <v>0.1000</v>
       </c>
       <c r="O149">
         <v>0.0000</v>
       </c>
-      <c r="P149" t="s">
-        <v>28</v>
+      <c r="P149">
+        <v>97</v>
       </c>
       <c r="Q149" t="s">
-        <v>73</v>
+        <v>182</v>
       </c>
       <c r="R149" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S149" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T149" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>93</v>
+        <v>192</v>
       </c>
       <c r="B150" t="s">
-        <v>239</v>
+        <v>319</v>
       </c>
       <c r="C150" t="s">
-        <v>240</v>
+        <v>319</v>
       </c>
       <c r="D150">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="F150" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G150">
         <v>200</v>
       </c>
       <c r="H150">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I150">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J150">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L150">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M150">
         <v>0</v>
       </c>
       <c r="N150">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O150">
         <v>0.0000</v>
       </c>
-      <c r="P150" t="s">
-[...3 lines deleted...]
-        <v>76</v>
+      <c r="P150">
+        <v>42</v>
+      </c>
+      <c r="Q150">
+        <v>54</v>
       </c>
       <c r="R150" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S150" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T150" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
+        <v>191</v>
+      </c>
+      <c r="B151" t="s">
+        <v>319</v>
+      </c>
+      <c r="C151" t="s">
+        <v>319</v>
+      </c>
+      <c r="D151">
+        <v>7</v>
+      </c>
+      <c r="E151" t="s">
+        <v>22</v>
+      </c>
+      <c r="F151" t="s">
+        <v>23</v>
+      </c>
+      <c r="G151">
+        <v>200</v>
+      </c>
+      <c r="H151">
         <v>92</v>
       </c>
-      <c r="B151" t="s">
-[...17 lines deleted...]
-      <c r="H151">
+      <c r="I151">
+        <v>182</v>
+      </c>
+      <c r="J151">
+        <v>7</v>
+      </c>
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151">
+        <v>11</v>
+      </c>
+      <c r="M151">
+        <v>0</v>
+      </c>
+      <c r="N151">
+        <v>0.1000</v>
+      </c>
+      <c r="O151">
+        <v>0.0000</v>
+      </c>
+      <c r="P151" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q151">
         <v>86</v>
       </c>
-      <c r="I151">
-[...25 lines deleted...]
-      </c>
       <c r="R151" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S151" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T151" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>91</v>
+        <v>190</v>
       </c>
       <c r="B152" t="s">
-        <v>202</v>
+        <v>319</v>
       </c>
       <c r="C152" t="s">
-        <v>202</v>
+        <v>319</v>
       </c>
       <c r="D152">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E152" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="F152" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G152">
         <v>200</v>
       </c>
       <c r="H152">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="I152">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="J152">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K152">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L152">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="M152">
         <v>0</v>
       </c>
       <c r="N152">
-        <v>0.1000</v>
+        <v>1.0000</v>
       </c>
       <c r="O152">
         <v>0.0000</v>
       </c>
       <c r="P152" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>47</v>
+      </c>
+      <c r="Q152">
+        <v>86</v>
       </c>
       <c r="R152" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S152" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T152" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>90</v>
+        <v>189</v>
       </c>
       <c r="B153" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="C153" t="s">
-        <v>202</v>
+        <v>298</v>
       </c>
       <c r="D153">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E153" t="s">
+        <v>35</v>
+      </c>
+      <c r="F153" t="s">
+        <v>23</v>
+      </c>
+      <c r="G153">
+        <v>200</v>
+      </c>
+      <c r="H153">
+        <v>89</v>
+      </c>
+      <c r="I153">
+        <v>173</v>
+      </c>
+      <c r="J153">
+        <v>10</v>
+      </c>
+      <c r="K153">
+        <v>8</v>
+      </c>
+      <c r="L153">
+        <v>9</v>
+      </c>
+      <c r="M153">
+        <v>0</v>
+      </c>
+      <c r="N153">
+        <v>0.8000</v>
+      </c>
+      <c r="O153">
+        <v>0.0000</v>
+      </c>
+      <c r="P153" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>123</v>
+      </c>
+      <c r="R153" t="s">
+        <v>38</v>
+      </c>
+      <c r="S153" t="s">
         <v>39</v>
       </c>
-      <c r="F153" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T153" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
+        <v>188</v>
+      </c>
+      <c r="B154" t="s">
+        <v>297</v>
+      </c>
+      <c r="C154" t="s">
+        <v>298</v>
+      </c>
+      <c r="D154">
+        <v>5</v>
+      </c>
+      <c r="E154" t="s">
+        <v>35</v>
+      </c>
+      <c r="F154" t="s">
+        <v>23</v>
+      </c>
+      <c r="G154">
+        <v>200</v>
+      </c>
+      <c r="H154">
         <v>89</v>
       </c>
-      <c r="B154" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I154">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="J154">
+        <v>15</v>
+      </c>
+      <c r="K154">
         <v>3</v>
       </c>
-      <c r="K154">
-[...1 lines deleted...]
-      </c>
       <c r="L154">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M154">
         <v>0</v>
       </c>
       <c r="N154">
-        <v>0.1000</v>
+        <v>1.7000</v>
       </c>
       <c r="O154">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P154" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="Q154" t="s">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="R154" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S154" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T154" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="B155" t="s">
-        <v>303</v>
+        <v>151</v>
       </c>
       <c r="C155" t="s">
-        <v>304</v>
+        <v>152</v>
       </c>
       <c r="D155">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E155" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G155">
         <v>200</v>
       </c>
       <c r="H155">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I155">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="J155">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K155">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L155">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="M155">
         <v>0</v>
       </c>
       <c r="N155">
-        <v>1.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O155">
-        <v>0.0100</v>
+        <v>0.0000</v>
       </c>
       <c r="P155" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>205</v>
+      </c>
+      <c r="Q155">
+        <v>85</v>
       </c>
       <c r="R155" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S155" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T155" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>87</v>
+        <v>186</v>
       </c>
       <c r="B156" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C156" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D156">
         <v>5</v>
       </c>
       <c r="E156" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G156">
         <v>200</v>
       </c>
       <c r="H156">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I156">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="J156">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="K156">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L156">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
       <c r="N156">
-        <v>0.9000</v>
+        <v>1.0000</v>
       </c>
       <c r="O156">
         <v>0.0000</v>
       </c>
-      <c r="P156" t="s">
-        <v>53</v>
+      <c r="P156">
+        <v>77</v>
       </c>
       <c r="Q156" t="s">
-        <v>53</v>
+        <v>237</v>
       </c>
       <c r="R156" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S156" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T156" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>86</v>
+        <v>185</v>
       </c>
       <c r="B157" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C157" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D157">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E157" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F157" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G157">
         <v>200</v>
       </c>
       <c r="H157">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I157">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="J157">
         <v>14</v>
       </c>
       <c r="K157">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L157">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M157">
         <v>0</v>
       </c>
       <c r="N157">
-        <v>0.7000</v>
+        <v>0.1000</v>
       </c>
       <c r="O157">
         <v>0.0000</v>
       </c>
-      <c r="P157" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="P157">
+        <v>44</v>
+      </c>
+      <c r="Q157">
+        <v>86</v>
       </c>
       <c r="R157" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S157" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T157" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>85</v>
+        <v>184</v>
       </c>
       <c r="B158" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="C158" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="D158">
+        <v>1</v>
+      </c>
+      <c r="E158" t="s">
+        <v>54</v>
+      </c>
+      <c r="F158" t="s">
+        <v>23</v>
+      </c>
+      <c r="G158">
+        <v>200</v>
+      </c>
+      <c r="H158">
+        <v>93</v>
+      </c>
+      <c r="I158">
+        <v>185</v>
+      </c>
+      <c r="J158">
         <v>2</v>
-      </c>
-[...16 lines deleted...]
-        <v>13</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="L158">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M158">
         <v>0</v>
       </c>
       <c r="N158">
-        <v>0.2000</v>
+        <v>0.1000</v>
       </c>
       <c r="O158">
         <v>0.0000</v>
       </c>
       <c r="P158" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>189</v>
+      </c>
+      <c r="Q158">
+        <v>95</v>
       </c>
       <c r="R158" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S158" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T158" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
+        <v>183</v>
+      </c>
+      <c r="B159" t="s">
+        <v>330</v>
+      </c>
+      <c r="C159" t="s">
+        <v>331</v>
+      </c>
+      <c r="D159">
+        <v>3</v>
+      </c>
+      <c r="E159" t="s">
+        <v>31</v>
+      </c>
+      <c r="F159" t="s">
+        <v>23</v>
+      </c>
+      <c r="G159">
+        <v>200</v>
+      </c>
+      <c r="H159">
         <v>84</v>
       </c>
-      <c r="B159" t="s">
-[...8 lines deleted...]
-      <c r="E159" t="s">
+      <c r="I159">
+        <v>157</v>
+      </c>
+      <c r="J159">
+        <v>27</v>
+      </c>
+      <c r="K159">
+        <v>5</v>
+      </c>
+      <c r="L159">
+        <v>10</v>
+      </c>
+      <c r="M159">
+        <v>1</v>
+      </c>
+      <c r="N159">
+        <v>0.5000</v>
+      </c>
+      <c r="O159">
+        <v>0.0000</v>
+      </c>
+      <c r="P159" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>32</v>
+      </c>
+      <c r="R159" t="s">
+        <v>38</v>
+      </c>
+      <c r="S159" t="s">
         <v>39</v>
       </c>
-      <c r="F159" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T159" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>83</v>
+        <v>182</v>
       </c>
       <c r="B160" t="s">
-        <v>278</v>
+        <v>330</v>
       </c>
       <c r="C160" t="s">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="D160">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E160" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F160" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G160">
         <v>200</v>
       </c>
       <c r="H160">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I160">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J160">
+        <v>6</v>
+      </c>
+      <c r="K160">
         <v>2</v>
       </c>
-      <c r="K160">
-[...1 lines deleted...]
-      </c>
       <c r="L160">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="M160">
         <v>0</v>
       </c>
       <c r="N160">
         <v>0.1000</v>
       </c>
       <c r="O160">
         <v>0.0000</v>
       </c>
-      <c r="P160" t="s">
-        <v>35</v>
+      <c r="P160">
+        <v>44</v>
       </c>
       <c r="Q160" t="s">
-        <v>312</v>
+        <v>85</v>
       </c>
       <c r="R160" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S160" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T160" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>82</v>
+        <v>181</v>
       </c>
       <c r="B161" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="C161" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="D161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E161" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G161">
         <v>200</v>
       </c>
       <c r="H161">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I161">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J161">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M161">
         <v>0</v>
       </c>
       <c r="N161">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O161">
         <v>0.0000</v>
       </c>
-      <c r="P161" t="s">
-        <v>150</v>
+      <c r="P161">
+        <v>65</v>
       </c>
       <c r="Q161" t="s">
-        <v>97</v>
+        <v>246</v>
       </c>
       <c r="R161" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S161" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T161" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
+        <v>180</v>
+      </c>
+      <c r="B162" t="s">
+        <v>335</v>
+      </c>
+      <c r="C162" t="s">
+        <v>336</v>
+      </c>
+      <c r="D162">
+        <v>6</v>
+      </c>
+      <c r="E162" t="s">
         <v>81</v>
       </c>
-      <c r="B162" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F162" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G162">
         <v>200</v>
       </c>
       <c r="H162">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="I162">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="J162">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="K162">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L162">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M162">
         <v>0</v>
       </c>
       <c r="N162">
-        <v>0.1000</v>
+        <v>0.6000</v>
       </c>
       <c r="O162">
         <v>0.0000</v>
       </c>
-      <c r="P162">
-        <v>43</v>
+      <c r="P162" t="s">
+        <v>155</v>
       </c>
       <c r="Q162" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R162" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S162" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T162" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>80</v>
+        <v>179</v>
       </c>
       <c r="B163" t="s">
-        <v>239</v>
+        <v>335</v>
       </c>
       <c r="C163" t="s">
-        <v>240</v>
+        <v>336</v>
       </c>
       <c r="D163">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E163" t="s">
+        <v>81</v>
+      </c>
+      <c r="F163" t="s">
+        <v>23</v>
+      </c>
+      <c r="G163">
+        <v>200</v>
+      </c>
+      <c r="H163">
+        <v>78</v>
+      </c>
+      <c r="I163">
+        <v>153</v>
+      </c>
+      <c r="J163">
+        <v>22</v>
+      </c>
+      <c r="K163">
+        <v>6</v>
+      </c>
+      <c r="L163">
+        <v>19</v>
+      </c>
+      <c r="M163">
+        <v>0</v>
+      </c>
+      <c r="N163">
+        <v>1.7000</v>
+      </c>
+      <c r="O163">
+        <v>0.0100</v>
+      </c>
+      <c r="P163" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>32</v>
+      </c>
+      <c r="R163" t="s">
+        <v>38</v>
+      </c>
+      <c r="S163" t="s">
         <v>39</v>
       </c>
-      <c r="F163" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T163" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>79</v>
+        <v>178</v>
       </c>
       <c r="B164" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C164" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D164">
         <v>2</v>
       </c>
       <c r="E164" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="F164" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G164">
         <v>200</v>
       </c>
       <c r="H164">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I164">
+        <v>183</v>
+      </c>
+      <c r="J164">
+        <v>10</v>
+      </c>
+      <c r="K164">
+        <v>2</v>
+      </c>
+      <c r="L164">
+        <v>5</v>
+      </c>
+      <c r="M164">
+        <v>0</v>
+      </c>
+      <c r="N164">
+        <v>0.0000</v>
+      </c>
+      <c r="O164">
+        <v>0.0000</v>
+      </c>
+      <c r="P164">
+        <v>33</v>
+      </c>
+      <c r="Q164" t="s">
         <v>182</v>
       </c>
-      <c r="J164">
-[...22 lines deleted...]
-      </c>
       <c r="R164" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S164" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T164" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>78</v>
+        <v>177</v>
       </c>
       <c r="B165" t="s">
-        <v>86</v>
+        <v>335</v>
       </c>
       <c r="C165" t="s">
-        <v>87</v>
+        <v>336</v>
       </c>
       <c r="D165">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E165" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="F165" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G165">
         <v>200</v>
       </c>
       <c r="H165">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I165">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="J165">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="K165">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L165">
         <v>15</v>
       </c>
       <c r="M165">
         <v>0</v>
       </c>
       <c r="N165">
         <v>1.4000</v>
       </c>
       <c r="O165">
         <v>0.0100</v>
       </c>
       <c r="P165" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="Q165" t="s">
-        <v>97</v>
+        <v>340</v>
       </c>
       <c r="R165" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S165" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T165" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>77</v>
+        <v>176</v>
       </c>
       <c r="B166" t="s">
-        <v>86</v>
+        <v>335</v>
       </c>
       <c r="C166" t="s">
-        <v>87</v>
+        <v>336</v>
       </c>
       <c r="D166">
         <v>5</v>
       </c>
       <c r="E166" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F166" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G166">
         <v>200</v>
       </c>
       <c r="H166">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I166">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="J166">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="K166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L166">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
       <c r="N166">
-        <v>2.0000</v>
+        <v>1.2000</v>
       </c>
       <c r="O166">
         <v>0.0100</v>
       </c>
-      <c r="P166">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="P166" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>27</v>
       </c>
       <c r="R166" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S166" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T166" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>76</v>
+        <v>175</v>
       </c>
       <c r="B167" t="s">
-        <v>86</v>
+        <v>335</v>
       </c>
       <c r="C167" t="s">
-        <v>87</v>
+        <v>336</v>
       </c>
       <c r="D167">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E167" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F167" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G167">
         <v>200</v>
       </c>
       <c r="H167">
         <v>88</v>
       </c>
       <c r="I167">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="J167">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="K167">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L167">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
       <c r="N167">
-        <v>0.2000</v>
+        <v>1.5000</v>
       </c>
       <c r="O167">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P167" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="Q167" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="R167" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S167" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T167" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="B168" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="C168" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="D168">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E168" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F168" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G168">
         <v>200</v>
       </c>
       <c r="H168">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="I168">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="J168">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="M168">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N168">
-        <v>0.7000</v>
+        <v>1.1000</v>
       </c>
       <c r="O168">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P168" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="Q168" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="R168" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S168" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T168" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>74</v>
+        <v>173</v>
       </c>
       <c r="B169" t="s">
-        <v>239</v>
+        <v>335</v>
       </c>
       <c r="C169" t="s">
-        <v>240</v>
+        <v>336</v>
       </c>
       <c r="D169">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F169" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G169">
         <v>200</v>
       </c>
       <c r="H169">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="I169">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="J169">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L169">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
-        <v>0.1000</v>
+        <v>2.1000</v>
       </c>
       <c r="O169">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P169" t="s">
-        <v>84</v>
+        <v>155</v>
       </c>
       <c r="Q169" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="R169" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S169" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T169" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>73</v>
+        <v>172</v>
       </c>
       <c r="B170" t="s">
-        <v>268</v>
+        <v>335</v>
       </c>
       <c r="C170" t="s">
-        <v>269</v>
+        <v>336</v>
       </c>
       <c r="D170">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E170" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F170" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G170">
         <v>200</v>
       </c>
       <c r="H170">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I170">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="J170">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="K170">
         <v>2</v>
       </c>
       <c r="L170">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M170">
         <v>0</v>
       </c>
       <c r="N170">
-        <v>0.0000</v>
+        <v>1.7000</v>
       </c>
       <c r="O170">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P170" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="Q170" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="R170" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S170" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T170" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="B171" t="s">
-        <v>268</v>
+        <v>335</v>
       </c>
       <c r="C171" t="s">
-        <v>269</v>
+        <v>336</v>
       </c>
       <c r="D171">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E171" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F171" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G171">
         <v>200</v>
       </c>
       <c r="H171">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I171">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="J171">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
       <c r="N171">
-        <v>0.1000</v>
+        <v>1.4000</v>
       </c>
       <c r="O171">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P171">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="Q171" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="R171" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S171" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T171" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
+        <v>170</v>
+      </c>
+      <c r="B172" t="s">
+        <v>219</v>
+      </c>
+      <c r="C172" t="s">
+        <v>220</v>
+      </c>
+      <c r="D172">
+        <v>18</v>
+      </c>
+      <c r="E172" t="s">
+        <v>273</v>
+      </c>
+      <c r="F172" t="s">
+        <v>274</v>
+      </c>
+      <c r="G172">
+        <v>202</v>
+      </c>
+      <c r="H172">
+        <v>86</v>
+      </c>
+      <c r="I172">
+        <v>170</v>
+      </c>
+      <c r="J172">
+        <v>14</v>
+      </c>
+      <c r="K172">
+        <v>0</v>
+      </c>
+      <c r="L172">
+        <v>18</v>
+      </c>
+      <c r="M172">
+        <v>0</v>
+      </c>
+      <c r="N172">
+        <v>0.5000</v>
+      </c>
+      <c r="O172">
+        <v>0.0000</v>
+      </c>
+      <c r="P172" t="s">
         <v>71</v>
       </c>
-      <c r="B172" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q172" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="R172" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S172" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T172" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>70</v>
+        <v>169</v>
       </c>
       <c r="B173" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="C173" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="D173">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E173" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G173">
         <v>200</v>
       </c>
       <c r="H173">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="I173">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="J173">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="K173">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L173">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
       <c r="N173">
-        <v>0.1000</v>
+        <v>0.9000</v>
       </c>
       <c r="O173">
         <v>0.0000</v>
       </c>
       <c r="P173" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>32</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>71</v>
       </c>
       <c r="R173" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S173" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T173" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>69</v>
+        <v>168</v>
       </c>
       <c r="B174" t="s">
+        <v>249</v>
+      </c>
+      <c r="C174" t="s">
+        <v>250</v>
+      </c>
+      <c r="D174">
+        <v>5</v>
+      </c>
+      <c r="E174" t="s">
+        <v>35</v>
+      </c>
+      <c r="F174" t="s">
+        <v>23</v>
+      </c>
+      <c r="G174">
+        <v>200</v>
+      </c>
+      <c r="H174">
+        <v>87</v>
+      </c>
+      <c r="I174">
+        <v>173</v>
+      </c>
+      <c r="J174">
+        <v>9</v>
+      </c>
+      <c r="K174">
+        <v>2</v>
+      </c>
+      <c r="L174">
+        <v>16</v>
+      </c>
+      <c r="M174">
+        <v>0</v>
+      </c>
+      <c r="N174">
+        <v>1.9000</v>
+      </c>
+      <c r="O174">
+        <v>0.0100</v>
+      </c>
+      <c r="P174" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q174">
         <v>86</v>
       </c>
-      <c r="C174" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="R174" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S174" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T174" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>68</v>
+        <v>167</v>
       </c>
       <c r="B175" t="s">
-        <v>86</v>
+        <v>249</v>
       </c>
       <c r="C175" t="s">
+        <v>250</v>
+      </c>
+      <c r="D175">
+        <v>4</v>
+      </c>
+      <c r="E175" t="s">
+        <v>57</v>
+      </c>
+      <c r="F175" t="s">
+        <v>23</v>
+      </c>
+      <c r="G175">
+        <v>200</v>
+      </c>
+      <c r="H175">
         <v>87</v>
       </c>
-      <c r="D175">
+      <c r="I175">
+        <v>161</v>
+      </c>
+      <c r="J175">
+        <v>28</v>
+      </c>
+      <c r="K175">
         <v>2</v>
       </c>
-      <c r="E175" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L175">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
       <c r="N175">
         <v>0.1000</v>
       </c>
       <c r="O175">
         <v>0.0000</v>
       </c>
       <c r="P175" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>43</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>43</v>
       </c>
       <c r="R175" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S175" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T175" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>67</v>
+        <v>166</v>
       </c>
       <c r="B176" t="s">
-        <v>86</v>
+        <v>249</v>
       </c>
       <c r="C176" t="s">
+        <v>250</v>
+      </c>
+      <c r="D176">
+        <v>3</v>
+      </c>
+      <c r="E176" t="s">
+        <v>31</v>
+      </c>
+      <c r="F176" t="s">
+        <v>23</v>
+      </c>
+      <c r="G176">
+        <v>200</v>
+      </c>
+      <c r="H176">
         <v>87</v>
       </c>
-      <c r="D176">
-[...13 lines deleted...]
-      </c>
       <c r="I176">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="J176">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="K176">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L176">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
       <c r="N176">
         <v>0.1000</v>
       </c>
       <c r="O176">
         <v>0.0000</v>
       </c>
       <c r="P176" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>142</v>
+      </c>
+      <c r="Q176">
+        <v>86</v>
       </c>
       <c r="R176" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S176" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T176" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="B177" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="C177" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="D177">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E177" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F177" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G177">
         <v>200</v>
       </c>
       <c r="H177">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I177">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="J177">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="K177">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L177">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
-        <v>0.3000</v>
+        <v>0.1000</v>
       </c>
       <c r="O177">
         <v>0.0000</v>
       </c>
-      <c r="P177">
-        <v>32</v>
+      <c r="P177" t="s">
+        <v>77</v>
       </c>
       <c r="Q177" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="R177" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S177" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T177" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="B178" t="s">
-        <v>324</v>
+        <v>249</v>
       </c>
       <c r="C178" t="s">
-        <v>325</v>
+        <v>250</v>
       </c>
       <c r="D178">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E178" t="s">
+        <v>31</v>
+      </c>
+      <c r="F178" t="s">
+        <v>23</v>
+      </c>
+      <c r="G178">
+        <v>200</v>
+      </c>
+      <c r="H178">
+        <v>78</v>
+      </c>
+      <c r="I178">
+        <v>145</v>
+      </c>
+      <c r="J178">
+        <v>31</v>
+      </c>
+      <c r="K178">
+        <v>7</v>
+      </c>
+      <c r="L178">
+        <v>17</v>
+      </c>
+      <c r="M178">
+        <v>0</v>
+      </c>
+      <c r="N178">
+        <v>0.3000</v>
+      </c>
+      <c r="O178">
+        <v>0.0000</v>
+      </c>
+      <c r="P178" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>32</v>
+      </c>
+      <c r="R178" t="s">
+        <v>38</v>
+      </c>
+      <c r="S178" t="s">
         <v>39</v>
       </c>
-      <c r="F178" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T178" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>64</v>
+        <v>163</v>
       </c>
       <c r="B179" t="s">
-        <v>324</v>
+        <v>355</v>
       </c>
       <c r="C179" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="D179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E179" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F179" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G179">
         <v>200</v>
       </c>
       <c r="H179">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="I179">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="J179">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="K179">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L179">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
       <c r="N179">
         <v>0.1000</v>
       </c>
       <c r="O179">
         <v>0.0000</v>
       </c>
-      <c r="P179">
-        <v>43</v>
+      <c r="P179" t="s">
+        <v>32</v>
       </c>
       <c r="Q179">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="R179" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S179" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T179" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="B180" t="s">
-        <v>324</v>
+        <v>357</v>
       </c>
       <c r="C180" t="s">
-        <v>325</v>
+        <v>357</v>
       </c>
       <c r="D180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E180" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G180">
         <v>200</v>
       </c>
       <c r="H180">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I180">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="J180">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="K180">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L180">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
       <c r="N180">
-        <v>0.3000</v>
+        <v>0.1000</v>
       </c>
       <c r="O180">
         <v>0.0000</v>
       </c>
       <c r="P180">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="Q180" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="R180" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S180" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T180" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>62</v>
+        <v>161</v>
       </c>
       <c r="B181" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C181" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="D181">
+        <v>4</v>
+      </c>
+      <c r="E181" t="s">
+        <v>57</v>
+      </c>
+      <c r="F181" t="s">
+        <v>23</v>
+      </c>
+      <c r="G181">
+        <v>200</v>
+      </c>
+      <c r="H181">
+        <v>91</v>
+      </c>
+      <c r="I181">
+        <v>172</v>
+      </c>
+      <c r="J181">
+        <v>22</v>
+      </c>
+      <c r="K181">
         <v>2</v>
       </c>
-      <c r="E181" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L181">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
       <c r="N181">
         <v>0.1000</v>
       </c>
       <c r="O181">
         <v>0.0000</v>
       </c>
-      <c r="P181">
-        <v>44</v>
+      <c r="P181" t="s">
+        <v>155</v>
       </c>
       <c r="Q181" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="R181" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S181" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T181" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>61</v>
+        <v>160</v>
       </c>
       <c r="B182" t="s">
-        <v>251</v>
+        <v>192</v>
       </c>
       <c r="C182" t="s">
-        <v>252</v>
+        <v>192</v>
       </c>
       <c r="D182">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E182" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F182" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G182">
         <v>200</v>
       </c>
       <c r="H182">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I182">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="J182">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K182">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L182">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M182">
         <v>0</v>
       </c>
       <c r="N182">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O182">
         <v>0.0000</v>
       </c>
       <c r="P182" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="Q182" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="R182" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S182" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T182" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>60</v>
+        <v>159</v>
       </c>
       <c r="B183" t="s">
-        <v>251</v>
+        <v>361</v>
       </c>
       <c r="C183" t="s">
-        <v>252</v>
+        <v>361</v>
       </c>
       <c r="D183">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E183" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F183" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G183">
         <v>200</v>
       </c>
       <c r="H183">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I183">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J183">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
       <c r="N183">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O183">
         <v>0.0000</v>
       </c>
       <c r="P183">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>77</v>
+      </c>
+      <c r="Q183">
+        <v>86</v>
       </c>
       <c r="R183" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S183" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T183" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>59</v>
+        <v>158</v>
       </c>
       <c r="B184" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="C184" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="D184">
+        <v>4</v>
+      </c>
+      <c r="E184" t="s">
+        <v>57</v>
+      </c>
+      <c r="F184" t="s">
+        <v>23</v>
+      </c>
+      <c r="G184">
+        <v>200</v>
+      </c>
+      <c r="H184">
+        <v>90</v>
+      </c>
+      <c r="I184">
+        <v>168</v>
+      </c>
+      <c r="J184">
+        <v>25</v>
+      </c>
+      <c r="K184">
         <v>2</v>
       </c>
-      <c r="E184" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L184">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M184">
         <v>0</v>
       </c>
       <c r="N184">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O184">
         <v>0.0000</v>
       </c>
       <c r="P184" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="Q184" t="s">
-        <v>81</v>
+        <v>237</v>
       </c>
       <c r="R184" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S184" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T184" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>58</v>
+        <v>157</v>
       </c>
       <c r="B185" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="C185" t="s">
-        <v>197</v>
+        <v>220</v>
       </c>
       <c r="D185">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="F185" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G185">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="H185">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="I185">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="J185">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="K185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L185">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="M185">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N185">
-        <v>0.1000</v>
+        <v>4.9000</v>
       </c>
       <c r="O185">
-        <v>0.0000</v>
+        <v>0.0200</v>
       </c>
       <c r="P185">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>99</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>364</v>
       </c>
       <c r="R185" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S185" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T185" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>57</v>
+        <v>156</v>
       </c>
       <c r="B186" t="s">
-        <v>344</v>
+        <v>219</v>
       </c>
       <c r="C186" t="s">
-        <v>344</v>
+        <v>220</v>
       </c>
       <c r="D186">
+        <v>5</v>
+      </c>
+      <c r="E186" t="s">
+        <v>35</v>
+      </c>
+      <c r="F186" t="s">
+        <v>23</v>
+      </c>
+      <c r="G186">
+        <v>200</v>
+      </c>
+      <c r="H186">
+        <v>90</v>
+      </c>
+      <c r="I186">
+        <v>172</v>
+      </c>
+      <c r="J186">
+        <v>16</v>
+      </c>
+      <c r="K186">
         <v>2</v>
       </c>
-      <c r="E186" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L186">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M186">
         <v>0</v>
       </c>
       <c r="N186">
-        <v>0.1000</v>
+        <v>0.5000</v>
       </c>
       <c r="O186">
         <v>0.0000</v>
       </c>
-      <c r="P186">
-        <v>22</v>
+      <c r="P186" t="s">
+        <v>36</v>
       </c>
       <c r="Q186">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="R186" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S186" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T186" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>56</v>
+        <v>155</v>
       </c>
       <c r="B187" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="C187" t="s">
-        <v>344</v>
+        <v>229</v>
       </c>
       <c r="D187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E187" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F187" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G187">
         <v>200</v>
       </c>
       <c r="H187">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I187">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J187">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L187">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
       <c r="N187">
         <v>0.1000</v>
       </c>
       <c r="O187">
         <v>0.0000</v>
       </c>
       <c r="P187" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>129</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>27</v>
       </c>
       <c r="R187" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S187" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T187" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="B188" t="s">
-        <v>125</v>
+        <v>228</v>
       </c>
       <c r="C188" t="s">
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="D188">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E188" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F188" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G188">
         <v>200</v>
       </c>
       <c r="H188">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I188">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="J188">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K188">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L188">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M188">
         <v>0</v>
       </c>
       <c r="N188">
-        <v>0.8000</v>
+        <v>0.1000</v>
       </c>
       <c r="O188">
         <v>0.0000</v>
       </c>
-      <c r="P188">
-        <v>33</v>
+      <c r="P188" t="s">
+        <v>214</v>
       </c>
       <c r="Q188">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="R188" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S188" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T188" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="B189" t="s">
-        <v>125</v>
+        <v>335</v>
       </c>
       <c r="C189" t="s">
-        <v>126</v>
+        <v>336</v>
       </c>
       <c r="D189">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E189" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F189" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G189">
         <v>200</v>
       </c>
       <c r="H189">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I189">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="J189">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K189">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L189">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
       <c r="N189">
-        <v>0.2000</v>
+        <v>1.5000</v>
       </c>
       <c r="O189">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P189" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="Q189" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="R189" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S189" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T189" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="B190" t="s">
-        <v>125</v>
+        <v>335</v>
       </c>
       <c r="C190" t="s">
-        <v>126</v>
+        <v>336</v>
       </c>
       <c r="D190">
+        <v>4</v>
+      </c>
+      <c r="E190" t="s">
+        <v>57</v>
+      </c>
+      <c r="F190" t="s">
+        <v>23</v>
+      </c>
+      <c r="G190">
+        <v>200</v>
+      </c>
+      <c r="H190">
+        <v>91</v>
+      </c>
+      <c r="I190">
+        <v>172</v>
+      </c>
+      <c r="J190">
+        <v>21</v>
+      </c>
+      <c r="K190">
         <v>3</v>
       </c>
-      <c r="E190" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L190">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="N190">
         <v>0.1000</v>
       </c>
       <c r="O190">
         <v>0.0000</v>
       </c>
       <c r="P190" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>100</v>
+      </c>
+      <c r="Q190">
+        <v>33</v>
       </c>
       <c r="R190" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S190" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T190" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>52</v>
+        <v>151</v>
       </c>
       <c r="B191" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C191" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="D191">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E191" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G191">
         <v>200</v>
       </c>
       <c r="H191">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="I191">
-        <v>193</v>
+        <v>166</v>
       </c>
       <c r="J191">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="K191">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L191">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="N191">
-        <v>0.1000</v>
+        <v>0.4000</v>
       </c>
       <c r="O191">
         <v>0.0000</v>
       </c>
       <c r="P191" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="Q191" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="R191" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S191" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T191" t="s">
-        <v>350</v>
+        <v>371</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="B192" t="s">
-        <v>125</v>
+        <v>372</v>
       </c>
       <c r="C192" t="s">
-        <v>126</v>
+        <v>373</v>
       </c>
       <c r="D192">
+        <v>8</v>
+      </c>
+      <c r="E192" t="s">
+        <v>128</v>
+      </c>
+      <c r="F192" t="s">
+        <v>23</v>
+      </c>
+      <c r="G192">
+        <v>200</v>
+      </c>
+      <c r="H192">
+        <v>96</v>
+      </c>
+      <c r="I192">
+        <v>189</v>
+      </c>
+      <c r="J192">
+        <v>6</v>
+      </c>
+      <c r="K192">
+        <v>2</v>
+      </c>
+      <c r="L192">
         <v>3</v>
       </c>
-      <c r="E192" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M192">
         <v>0</v>
       </c>
       <c r="N192">
-        <v>0.2000</v>
+        <v>0.0000</v>
       </c>
       <c r="O192">
         <v>0.0000</v>
       </c>
       <c r="P192" t="s">
-        <v>203</v>
+        <v>292</v>
       </c>
       <c r="Q192" t="s">
-        <v>78</v>
+        <v>189</v>
       </c>
       <c r="R192" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S192" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T192" t="s">
-        <v>351</v>
+        <v>374</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>50</v>
+        <v>149</v>
       </c>
       <c r="B193" t="s">
-        <v>125</v>
+        <v>335</v>
       </c>
       <c r="C193" t="s">
-        <v>126</v>
+        <v>336</v>
       </c>
       <c r="D193">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E193" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F193" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G193">
         <v>200</v>
       </c>
       <c r="H193">
         <v>91</v>
       </c>
       <c r="I193">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="J193">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="K193">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L193">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
       <c r="N193">
         <v>0.1000</v>
       </c>
       <c r="O193">
         <v>0.0000</v>
       </c>
       <c r="P193" t="s">
-        <v>352</v>
+        <v>182</v>
       </c>
       <c r="Q193" t="s">
-        <v>69</v>
+        <v>237</v>
       </c>
       <c r="R193" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S193" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T193" t="s">
-        <v>353</v>
+        <v>375</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="B194" t="s">
-        <v>125</v>
+        <v>335</v>
       </c>
       <c r="C194" t="s">
-        <v>126</v>
+        <v>336</v>
       </c>
       <c r="D194">
+        <v>3</v>
+      </c>
+      <c r="E194" t="s">
+        <v>31</v>
+      </c>
+      <c r="F194" t="s">
+        <v>23</v>
+      </c>
+      <c r="G194">
+        <v>200</v>
+      </c>
+      <c r="H194">
+        <v>88</v>
+      </c>
+      <c r="I194">
+        <v>162</v>
+      </c>
+      <c r="J194">
+        <v>27</v>
+      </c>
+      <c r="K194">
         <v>1</v>
       </c>
-      <c r="E194" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L194">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="N194">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O194">
         <v>0.0000</v>
       </c>
       <c r="P194" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>243</v>
+      </c>
+      <c r="Q194">
+        <v>86</v>
       </c>
       <c r="R194" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S194" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T194" t="s">
-        <v>354</v>
+        <v>376</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>48</v>
+        <v>147</v>
       </c>
       <c r="B195" t="s">
-        <v>51</v>
+        <v>335</v>
       </c>
       <c r="C195" t="s">
-        <v>51</v>
+        <v>336</v>
       </c>
       <c r="D195">
+        <v>3</v>
+      </c>
+      <c r="E195" t="s">
+        <v>31</v>
+      </c>
+      <c r="F195" t="s">
+        <v>23</v>
+      </c>
+      <c r="G195">
+        <v>200</v>
+      </c>
+      <c r="H195">
+        <v>87</v>
+      </c>
+      <c r="I195">
+        <v>162</v>
+      </c>
+      <c r="J195">
+        <v>28</v>
+      </c>
+      <c r="K195">
         <v>2</v>
       </c>
-      <c r="E195" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L195">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O195">
         <v>0.0000</v>
       </c>
       <c r="P195">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="Q195" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="R195" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S195" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T195" t="s">
-        <v>355</v>
+        <v>377</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="B196" t="s">
-        <v>51</v>
+        <v>335</v>
       </c>
       <c r="C196" t="s">
-        <v>51</v>
+        <v>336</v>
       </c>
       <c r="D196">
+        <v>3</v>
+      </c>
+      <c r="E196" t="s">
+        <v>31</v>
+      </c>
+      <c r="F196" t="s">
+        <v>23</v>
+      </c>
+      <c r="G196">
+        <v>200</v>
+      </c>
+      <c r="H196">
+        <v>87</v>
+      </c>
+      <c r="I196">
+        <v>163</v>
+      </c>
+      <c r="J196">
+        <v>26</v>
+      </c>
+      <c r="K196">
         <v>1</v>
       </c>
-      <c r="E196" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L196">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O196">
         <v>0.0000</v>
       </c>
-      <c r="P196">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="P196" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q196">
+        <v>86</v>
       </c>
       <c r="R196" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S196" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T196" t="s">
-        <v>356</v>
+        <v>378</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="B197" t="s">
-        <v>156</v>
+        <v>335</v>
       </c>
       <c r="C197" t="s">
-        <v>156</v>
+        <v>336</v>
       </c>
       <c r="D197">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E197" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F197" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G197">
         <v>200</v>
       </c>
       <c r="H197">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I197">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="J197">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="K197">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L197">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="N197">
-        <v>0.2000</v>
+        <v>0.5000</v>
       </c>
       <c r="O197">
         <v>0.0000</v>
       </c>
-      <c r="P197" t="s">
-        <v>84</v>
+      <c r="P197">
+        <v>44</v>
       </c>
       <c r="Q197" t="s">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="R197" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S197" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T197" t="s">
-        <v>357</v>
+        <v>379</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>45</v>
+        <v>144</v>
       </c>
       <c r="B198" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="C198" t="s">
-        <v>358</v>
+        <v>336</v>
       </c>
       <c r="D198">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E198" t="s">
+        <v>31</v>
+      </c>
+      <c r="F198" t="s">
+        <v>23</v>
+      </c>
+      <c r="G198">
+        <v>200</v>
+      </c>
+      <c r="H198">
+        <v>73</v>
+      </c>
+      <c r="I198">
+        <v>134</v>
+      </c>
+      <c r="J198">
+        <v>34</v>
+      </c>
+      <c r="K198">
+        <v>4</v>
+      </c>
+      <c r="L198">
+        <v>28</v>
+      </c>
+      <c r="M198">
+        <v>0</v>
+      </c>
+      <c r="N198">
+        <v>0.6000</v>
+      </c>
+      <c r="O198">
+        <v>0.0000</v>
+      </c>
+      <c r="P198" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>380</v>
+      </c>
+      <c r="R198" t="s">
+        <v>38</v>
+      </c>
+      <c r="S198" t="s">
         <v>39</v>
       </c>
-      <c r="F198" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T198" t="s">
-        <v>359</v>
+        <v>381</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="B199" t="s">
-        <v>358</v>
+        <v>87</v>
       </c>
       <c r="C199" t="s">
-        <v>358</v>
+        <v>87</v>
       </c>
       <c r="D199">
         <v>1</v>
       </c>
       <c r="E199" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F199" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G199">
         <v>200</v>
       </c>
       <c r="H199">
         <v>91</v>
       </c>
       <c r="I199">
         <v>180</v>
       </c>
       <c r="J199">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="K199">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L199">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
       <c r="N199">
         <v>0.1000</v>
       </c>
       <c r="O199">
         <v>0.0000</v>
       </c>
-      <c r="P199">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="P199" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q199">
+        <v>86</v>
       </c>
       <c r="R199" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S199" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T199" t="s">
-        <v>360</v>
+        <v>382</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="B200" t="s">
-        <v>156</v>
+        <v>335</v>
       </c>
       <c r="C200" t="s">
-        <v>156</v>
+        <v>336</v>
       </c>
       <c r="D200">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E200" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F200" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G200">
         <v>200</v>
       </c>
       <c r="H200">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I200">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="J200">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="K200">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L200">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="N200">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O200">
         <v>0.0000</v>
       </c>
       <c r="P200">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>55</v>
+      </c>
+      <c r="Q200">
+        <v>86</v>
       </c>
       <c r="R200" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S200" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T200" t="s">
-        <v>361</v>
+        <v>383</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="B201" t="s">
-        <v>61</v>
+        <v>335</v>
       </c>
       <c r="C201" t="s">
-        <v>62</v>
+        <v>336</v>
       </c>
       <c r="D201">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E201" t="s">
+        <v>54</v>
+      </c>
+      <c r="F201" t="s">
+        <v>23</v>
+      </c>
+      <c r="G201">
+        <v>200</v>
+      </c>
+      <c r="H201">
+        <v>97</v>
+      </c>
+      <c r="I201">
+        <v>194</v>
+      </c>
+      <c r="J201">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0</v>
+      </c>
+      <c r="L201">
+        <v>6</v>
+      </c>
+      <c r="M201">
+        <v>0</v>
+      </c>
+      <c r="N201">
+        <v>0.1000</v>
+      </c>
+      <c r="O201">
+        <v>0.0000</v>
+      </c>
+      <c r="P201" t="s">
         <v>52</v>
       </c>
-      <c r="F201" t="s">
-[...33 lines deleted...]
-        <v>120</v>
+      <c r="Q201">
+        <v>86</v>
       </c>
       <c r="R201" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S201" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T201" t="s">
-        <v>362</v>
+        <v>384</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="B202" t="s">
-        <v>156</v>
+        <v>335</v>
       </c>
       <c r="C202" t="s">
-        <v>156</v>
+        <v>336</v>
       </c>
       <c r="D202">
         <v>1</v>
       </c>
       <c r="E202" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F202" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G202">
         <v>200</v>
       </c>
       <c r="H202">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I202">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="J202">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M202">
         <v>0</v>
       </c>
       <c r="N202">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O202">
         <v>0.0000</v>
       </c>
       <c r="P202">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="Q202">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="R202" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S202" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T202" t="s">
-        <v>363</v>
+        <v>385</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>40</v>
+        <v>139</v>
       </c>
       <c r="B203" t="s">
-        <v>303</v>
+        <v>239</v>
       </c>
       <c r="C203" t="s">
-        <v>304</v>
+        <v>239</v>
       </c>
       <c r="D203">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E203" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="F203" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G203">
         <v>200</v>
       </c>
       <c r="H203">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I203">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="J203">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K203">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L203">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
       <c r="N203">
         <v>0.1000</v>
       </c>
       <c r="O203">
         <v>0.0000</v>
       </c>
       <c r="P203" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>314</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>243</v>
       </c>
       <c r="R203" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S203" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T203" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="B204" t="s">
-        <v>303</v>
+        <v>372</v>
       </c>
       <c r="C204" t="s">
-        <v>304</v>
+        <v>373</v>
       </c>
       <c r="D204">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E204" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="F204" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G204">
         <v>200</v>
       </c>
       <c r="H204">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I204">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="J204">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="K204">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L204">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
       <c r="N204">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O204">
         <v>0.0000</v>
       </c>
       <c r="P204" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>387</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>388</v>
       </c>
       <c r="R204" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S204" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T204" t="s">
-        <v>365</v>
+        <v>389</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="B205" t="s">
-        <v>61</v>
+        <v>372</v>
       </c>
       <c r="C205" t="s">
-        <v>62</v>
+        <v>373</v>
       </c>
       <c r="D205">
+        <v>6</v>
+      </c>
+      <c r="E205" t="s">
+        <v>81</v>
+      </c>
+      <c r="F205" t="s">
+        <v>23</v>
+      </c>
+      <c r="G205">
+        <v>200</v>
+      </c>
+      <c r="H205">
+        <v>86</v>
+      </c>
+      <c r="I205">
+        <v>160</v>
+      </c>
+      <c r="J205">
+        <v>24</v>
+      </c>
+      <c r="K205">
         <v>3</v>
       </c>
-      <c r="E205" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L205">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="N205">
-        <v>0.2000</v>
+        <v>0.7000</v>
       </c>
       <c r="O205">
         <v>0.0000</v>
       </c>
       <c r="P205" t="s">
-        <v>203</v>
+        <v>85</v>
       </c>
       <c r="Q205" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="R205" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S205" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T205" t="s">
-        <v>366</v>
+        <v>390</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>37</v>
+        <v>136</v>
       </c>
       <c r="B206" t="s">
-        <v>367</v>
+        <v>126</v>
       </c>
       <c r="C206" t="s">
-        <v>367</v>
+        <v>127</v>
       </c>
       <c r="D206">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E206" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F206" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G206">
         <v>200</v>
       </c>
       <c r="H206">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I206">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J206">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K206">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L206">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="N206">
-        <v>0.2000</v>
+        <v>2.4000</v>
       </c>
       <c r="O206">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P206" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>36</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>129</v>
       </c>
       <c r="R206" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S206" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T206" t="s">
-        <v>368</v>
+        <v>391</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>36</v>
+        <v>135</v>
       </c>
       <c r="B207" t="s">
-        <v>367</v>
+        <v>126</v>
       </c>
       <c r="C207" t="s">
-        <v>367</v>
+        <v>127</v>
       </c>
       <c r="D207">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E207" t="s">
+        <v>35</v>
+      </c>
+      <c r="F207" t="s">
+        <v>23</v>
+      </c>
+      <c r="G207">
+        <v>200</v>
+      </c>
+      <c r="H207">
+        <v>84</v>
+      </c>
+      <c r="I207">
+        <v>164</v>
+      </c>
+      <c r="J207">
+        <v>16</v>
+      </c>
+      <c r="K207">
+        <v>0</v>
+      </c>
+      <c r="L207">
+        <v>20</v>
+      </c>
+      <c r="M207">
+        <v>0</v>
+      </c>
+      <c r="N207">
+        <v>2.7000</v>
+      </c>
+      <c r="O207">
+        <v>0.0100</v>
+      </c>
+      <c r="P207" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>100</v>
+      </c>
+      <c r="R207" t="s">
+        <v>38</v>
+      </c>
+      <c r="S207" t="s">
         <v>39</v>
       </c>
-      <c r="F207" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T207" t="s">
-        <v>369</v>
+        <v>392</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
+        <v>134</v>
+      </c>
+      <c r="B208" t="s">
+        <v>219</v>
+      </c>
+      <c r="C208" t="s">
+        <v>220</v>
+      </c>
+      <c r="D208">
+        <v>5</v>
+      </c>
+      <c r="E208" t="s">
         <v>35</v>
       </c>
-      <c r="B208" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F208" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G208">
         <v>200</v>
       </c>
       <c r="H208">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="I208">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="J208">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="K208">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L208">
         <v>11</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="N208">
-        <v>0.1000</v>
+        <v>0.9000</v>
       </c>
       <c r="O208">
         <v>0.0000</v>
       </c>
-      <c r="P208">
-        <v>22</v>
+      <c r="P208" t="s">
+        <v>32</v>
       </c>
       <c r="Q208" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="R208" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S208" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T208" t="s">
-        <v>372</v>
+        <v>393</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="B209" t="s">
-        <v>303</v>
+        <v>126</v>
       </c>
       <c r="C209" t="s">
-        <v>304</v>
+        <v>127</v>
       </c>
       <c r="D209">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E209" t="s">
+        <v>35</v>
+      </c>
+      <c r="F209" t="s">
+        <v>23</v>
+      </c>
+      <c r="G209">
+        <v>200</v>
+      </c>
+      <c r="H209">
+        <v>81</v>
+      </c>
+      <c r="I209">
+        <v>160</v>
+      </c>
+      <c r="J209">
+        <v>13</v>
+      </c>
+      <c r="K209">
+        <v>4</v>
+      </c>
+      <c r="L209">
+        <v>23</v>
+      </c>
+      <c r="M209">
+        <v>0</v>
+      </c>
+      <c r="N209">
+        <v>3.3000</v>
+      </c>
+      <c r="O209">
+        <v>0.0200</v>
+      </c>
+      <c r="P209" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>129</v>
+      </c>
+      <c r="R209" t="s">
+        <v>38</v>
+      </c>
+      <c r="S209" t="s">
         <v>39</v>
       </c>
-      <c r="F209" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T209" t="s">
-        <v>373</v>
+        <v>394</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="B210" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
       <c r="C210" t="s">
-        <v>304</v>
+        <v>30</v>
       </c>
       <c r="D210">
         <v>1</v>
       </c>
       <c r="E210" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F210" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G210">
         <v>200</v>
       </c>
       <c r="H210">
         <v>94</v>
       </c>
       <c r="I210">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="J210">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
-        <v>0.1000</v>
+        <v>0.2000</v>
       </c>
       <c r="O210">
         <v>0.0000</v>
       </c>
-      <c r="P210" t="s">
-        <v>118</v>
+      <c r="P210">
+        <v>42</v>
       </c>
       <c r="Q210">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="R210" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S210" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T210" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="B211" t="s">
-        <v>375</v>
+        <v>146</v>
       </c>
       <c r="C211" t="s">
-        <v>375</v>
+        <v>146</v>
       </c>
       <c r="D211">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E211" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F211" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G211">
         <v>200</v>
       </c>
       <c r="H211">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="I211">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="J211">
+        <v>35</v>
+      </c>
+      <c r="K211">
+        <v>6</v>
+      </c>
+      <c r="L211">
         <v>16</v>
       </c>
-      <c r="K211">
-[...4 lines deleted...]
-      </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
-        <v>0.1000</v>
+        <v>0.4000</v>
       </c>
       <c r="O211">
         <v>0.0000</v>
       </c>
-      <c r="P211">
-        <v>66</v>
+      <c r="P211" t="s">
+        <v>155</v>
       </c>
       <c r="Q211" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="R211" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S211" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T211" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="B212" t="s">
-        <v>375</v>
+        <v>219</v>
       </c>
       <c r="C212" t="s">
-        <v>375</v>
+        <v>220</v>
       </c>
       <c r="D212">
+        <v>16</v>
+      </c>
+      <c r="E212" t="s">
+        <v>278</v>
+      </c>
+      <c r="F212" t="s">
+        <v>274</v>
+      </c>
+      <c r="G212">
+        <v>207</v>
+      </c>
+      <c r="H212">
+        <v>86</v>
+      </c>
+      <c r="I212">
+        <v>176</v>
+      </c>
+      <c r="J212">
+        <v>16</v>
+      </c>
+      <c r="K212">
         <v>3</v>
       </c>
-      <c r="E212" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L212">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M212">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N212">
-        <v>0.2000</v>
+        <v>3.0000</v>
       </c>
       <c r="O212">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P212" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="Q212" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
       <c r="R212" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S212" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T212" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="B213" t="s">
-        <v>61</v>
+        <v>219</v>
       </c>
       <c r="C213" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="D213">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E213" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G213">
         <v>200</v>
       </c>
       <c r="H213">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I213">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="J213">
+        <v>14</v>
+      </c>
+      <c r="K213">
+        <v>9</v>
+      </c>
+      <c r="L213">
+        <v>24</v>
+      </c>
+      <c r="M213">
+        <v>1</v>
+      </c>
+      <c r="N213">
+        <v>3.5000</v>
+      </c>
+      <c r="O213">
+        <v>0.0200</v>
+      </c>
+      <c r="P213" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>158</v>
+      </c>
+      <c r="R213" t="s">
         <v>38</v>
       </c>
-      <c r="K213">
-[...22 lines deleted...]
-      </c>
       <c r="S213" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T213" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="B214" t="s">
-        <v>219</v>
+        <v>399</v>
       </c>
       <c r="C214" t="s">
-        <v>220</v>
+        <v>400</v>
       </c>
       <c r="D214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E214" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F214" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G214">
         <v>200</v>
       </c>
       <c r="H214">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I214">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="J214">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
       <c r="L214">
         <v>7</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
       <c r="N214">
-        <v>0.7000</v>
+        <v>0.1000</v>
       </c>
       <c r="O214">
         <v>0.0000</v>
       </c>
-      <c r="P214" t="s">
-[...2 lines deleted...]
-      <c r="Q214">
+      <c r="P214">
         <v>66</v>
       </c>
+      <c r="Q214" t="s">
+        <v>71</v>
+      </c>
       <c r="R214" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S214" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T214" t="s">
-        <v>379</v>
+        <v>401</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="B215" t="s">
-        <v>61</v>
+        <v>399</v>
       </c>
       <c r="C215" t="s">
-        <v>62</v>
+        <v>400</v>
       </c>
       <c r="D215">
+        <v>3</v>
+      </c>
+      <c r="E215" t="s">
+        <v>31</v>
+      </c>
+      <c r="F215" t="s">
+        <v>23</v>
+      </c>
+      <c r="G215">
+        <v>200</v>
+      </c>
+      <c r="H215">
+        <v>85</v>
+      </c>
+      <c r="I215">
+        <v>155</v>
+      </c>
+      <c r="J215">
+        <v>34</v>
+      </c>
+      <c r="K215">
         <v>2</v>
       </c>
-      <c r="E215" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L215">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
       <c r="N215">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O215">
         <v>0.0000</v>
       </c>
       <c r="P215" t="s">
-        <v>352</v>
+        <v>155</v>
       </c>
       <c r="Q215" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="R215" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S215" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T215" t="s">
-        <v>380</v>
+        <v>402</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>27</v>
+        <v>126</v>
       </c>
       <c r="B216" t="s">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="C216" t="s">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="D216">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E216" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F216" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G216">
         <v>200</v>
       </c>
       <c r="H216">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I216">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="J216">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="K216">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L216">
         <v>9</v>
       </c>
       <c r="M216">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N216">
-        <v>0.5000</v>
+        <v>1.0000</v>
       </c>
       <c r="O216">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P216" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="Q216" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="R216" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S216" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T216" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B217" t="s">
-        <v>219</v>
+        <v>361</v>
       </c>
       <c r="C217" t="s">
-        <v>220</v>
+        <v>361</v>
       </c>
       <c r="D217">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E217" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F217" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G217">
         <v>200</v>
       </c>
       <c r="H217">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I217">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J217">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K217">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L217">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="N217">
         <v>0.0000</v>
       </c>
       <c r="O217">
         <v>0.0000</v>
       </c>
       <c r="P217" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>155</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>76</v>
       </c>
       <c r="R217" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S217" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T217" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="B218" t="s">
-        <v>61</v>
+        <v>361</v>
       </c>
       <c r="C218" t="s">
-        <v>62</v>
+        <v>361</v>
       </c>
       <c r="D218">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E218" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F218" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G218">
         <v>200</v>
       </c>
       <c r="H218">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="I218">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="J218">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K218">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L218">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="N218">
         <v>0.0000</v>
       </c>
       <c r="O218">
         <v>0.0000</v>
       </c>
       <c r="P218">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>33</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>32</v>
       </c>
       <c r="R218" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S218" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T218" t="s">
-        <v>384</v>
+        <v>405</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="B219" t="s">
-        <v>219</v>
+        <v>361</v>
       </c>
       <c r="C219" t="s">
-        <v>220</v>
+        <v>361</v>
       </c>
       <c r="D219">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E219" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F219" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G219">
         <v>200</v>
       </c>
       <c r="H219">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="I219">
-        <v>157</v>
+        <v>195</v>
       </c>
       <c r="J219">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="K219">
+        <v>0</v>
+      </c>
+      <c r="L219">
         <v>1</v>
       </c>
-      <c r="L219">
-[...1 lines deleted...]
-      </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="N219">
-        <v>0.1000</v>
+        <v>0.0000</v>
       </c>
       <c r="O219">
         <v>0.0000</v>
       </c>
       <c r="P219" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="Q219" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="R219" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S219" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T219" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="B220" t="s">
-        <v>386</v>
+        <v>271</v>
       </c>
       <c r="C220" t="s">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="D220">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E220" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="F220" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G220">
         <v>200</v>
       </c>
       <c r="H220">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="I220">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="J220">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="K220">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L220">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="N220">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O220">
         <v>0.0000</v>
       </c>
-      <c r="P220" t="s">
-        <v>46</v>
+      <c r="P220">
+        <v>33</v>
       </c>
       <c r="Q220" t="s">
-        <v>46</v>
+        <v>279</v>
       </c>
       <c r="R220" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S220" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T220" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="B221" t="s">
-        <v>386</v>
+        <v>271</v>
       </c>
       <c r="C221" t="s">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="D221">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E221" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F221" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G221">
         <v>200</v>
       </c>
       <c r="H221">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="I221">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="J221">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L221">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
       <c r="N221">
-        <v>0.2000</v>
+        <v>0.5000</v>
       </c>
       <c r="O221">
         <v>0.0000</v>
       </c>
-      <c r="P221" t="s">
-        <v>73</v>
+      <c r="P221">
+        <v>77</v>
       </c>
       <c r="Q221" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="R221" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S221" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T221" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="B222" t="s">
-        <v>386</v>
+        <v>271</v>
       </c>
       <c r="C222" t="s">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="D222">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E222" t="s">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="F222" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G222">
         <v>200</v>
       </c>
       <c r="H222">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I222">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="J222">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="K222">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L222">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
-        <v>0.1000</v>
+        <v>0.4000</v>
       </c>
       <c r="O222">
         <v>0.0000</v>
       </c>
       <c r="P222" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>153</v>
+      </c>
+      <c r="Q222">
+        <v>55</v>
       </c>
       <c r="R222" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S222" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T222" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
+        <v>119</v>
+      </c>
+      <c r="B223" t="s">
+        <v>271</v>
+      </c>
+      <c r="C223" t="s">
+        <v>272</v>
+      </c>
+      <c r="D223">
+        <v>9</v>
+      </c>
+      <c r="E223" t="s">
+        <v>163</v>
+      </c>
+      <c r="F223" t="s">
+        <v>23</v>
+      </c>
+      <c r="G223">
+        <v>200</v>
+      </c>
+      <c r="H223">
+        <v>79</v>
+      </c>
+      <c r="I223">
+        <v>140</v>
+      </c>
+      <c r="J223">
+        <v>38</v>
+      </c>
+      <c r="K223">
+        <v>2</v>
+      </c>
+      <c r="L223">
         <v>20</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
-        <v>0.3000</v>
+        <v>0.6000</v>
       </c>
       <c r="O223">
         <v>0.0000</v>
       </c>
       <c r="P223" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>36</v>
+      </c>
+      <c r="Q223">
+        <v>55</v>
       </c>
       <c r="R223" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S223" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T223" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="B224" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="C224" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="D224">
         <v>1</v>
       </c>
       <c r="E224" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F224" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G224">
         <v>200</v>
       </c>
       <c r="H224">
         <v>93</v>
       </c>
       <c r="I224">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="J224">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
         <v>0.1000</v>
       </c>
       <c r="O224">
         <v>0.0000</v>
       </c>
-      <c r="P224">
-        <v>86</v>
+      <c r="P224" t="s">
+        <v>182</v>
       </c>
       <c r="Q224" t="s">
-        <v>289</v>
+        <v>186</v>
       </c>
       <c r="R224" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S224" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T224" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="B225" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="C225" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="D225">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E225" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F225" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G225">
         <v>200</v>
       </c>
       <c r="H225">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I225">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="J225">
+        <v>3</v>
+      </c>
+      <c r="K225">
+        <v>0</v>
+      </c>
+      <c r="L225">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
         <v>0.1000</v>
       </c>
       <c r="O225">
         <v>0.0000</v>
       </c>
       <c r="P225">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>75</v>
+      </c>
+      <c r="Q225">
+        <v>96</v>
       </c>
       <c r="R225" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S225" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T225" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="B226" t="s">
-        <v>375</v>
+        <v>126</v>
       </c>
       <c r="C226" t="s">
-        <v>375</v>
+        <v>127</v>
       </c>
       <c r="D226">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E226" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="F226" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G226">
         <v>200</v>
       </c>
       <c r="H226">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="I226">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="J226">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="K226">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L226">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
       <c r="N226">
         <v>0.1000</v>
       </c>
       <c r="O226">
         <v>0.0000</v>
       </c>
       <c r="P226">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="Q226" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="R226" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S226" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T226" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="B227" t="s">
-        <v>219</v>
+        <v>416</v>
       </c>
       <c r="C227" t="s">
-        <v>220</v>
+        <v>417</v>
       </c>
       <c r="D227">
+        <v>4</v>
+      </c>
+      <c r="E227" t="s">
+        <v>57</v>
+      </c>
+      <c r="F227" t="s">
+        <v>23</v>
+      </c>
+      <c r="G227">
+        <v>200</v>
+      </c>
+      <c r="H227">
+        <v>91</v>
+      </c>
+      <c r="I227">
+        <v>171</v>
+      </c>
+      <c r="J227">
+        <v>20</v>
+      </c>
+      <c r="K227">
         <v>2</v>
       </c>
-      <c r="E227" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L227">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M227">
         <v>0</v>
       </c>
       <c r="N227">
         <v>0.1000</v>
       </c>
       <c r="O227">
         <v>0.0000</v>
       </c>
-      <c r="P227">
-        <v>66</v>
+      <c r="P227" t="s">
+        <v>155</v>
       </c>
       <c r="Q227" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="R227" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S227" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T227" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="B228" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="C228" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="D228">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E228" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="F228" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G228">
         <v>200</v>
       </c>
       <c r="H228">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="I228">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="J228">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K228">
         <v>1</v>
       </c>
       <c r="L228">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M228">
         <v>0</v>
       </c>
       <c r="N228">
-        <v>0.0000</v>
+        <v>0.1000</v>
       </c>
       <c r="O228">
         <v>0.0000</v>
       </c>
       <c r="P228">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="Q228" t="s">
-        <v>115</v>
+        <v>292</v>
       </c>
       <c r="R228" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S228" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T228" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="B229" t="s">
-        <v>146</v>
+        <v>271</v>
       </c>
       <c r="C229" t="s">
-        <v>146</v>
+        <v>272</v>
       </c>
       <c r="D229">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E229" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F229" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G229">
         <v>200</v>
       </c>
       <c r="H229">
         <v>94</v>
       </c>
       <c r="I229">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J229">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="K229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L229">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="N229">
         <v>0.1000</v>
       </c>
       <c r="O229">
         <v>0.0000</v>
       </c>
-      <c r="P229" t="s">
-        <v>398</v>
+      <c r="P229">
+        <v>64</v>
       </c>
       <c r="Q229" t="s">
-        <v>399</v>
+        <v>292</v>
       </c>
       <c r="R229" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S229" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T229" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="B230" t="s">
-        <v>367</v>
+        <v>271</v>
       </c>
       <c r="C230" t="s">
-        <v>367</v>
+        <v>272</v>
       </c>
       <c r="D230">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E230" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F230" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G230">
         <v>200</v>
       </c>
       <c r="H230">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="I230">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="J230">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="K230">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L230">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
       <c r="N230">
-        <v>0.1000</v>
+        <v>1.9000</v>
       </c>
       <c r="O230">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P230" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="Q230" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="R230" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S230" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T230" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="B231" t="s">
-        <v>61</v>
+        <v>271</v>
       </c>
       <c r="C231" t="s">
-        <v>62</v>
+        <v>272</v>
       </c>
       <c r="D231">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E231" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F231" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G231">
         <v>200</v>
       </c>
       <c r="H231">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I231">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J231">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K231">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L231">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="M231">
         <v>0</v>
       </c>
       <c r="N231">
-        <v>0.3000</v>
+        <v>1.7000</v>
       </c>
       <c r="O231">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P231" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>32</v>
+      </c>
+      <c r="Q231">
+        <v>55</v>
       </c>
       <c r="R231" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S231" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="T231" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="B232" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="C232" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="D232">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E232" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F232" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G232">
         <v>200</v>
       </c>
       <c r="H232">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="I232">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="J232">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="K232">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L232">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
       <c r="N232">
-        <v>0.1000</v>
+        <v>0.4100</v>
       </c>
       <c r="O232">
         <v>0.0000</v>
       </c>
       <c r="P232" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>71</v>
+      </c>
+      <c r="Q232">
+        <v>86</v>
       </c>
       <c r="R232" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S232" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T232" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="B233" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="C233" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="D233">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E233" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F233" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G233">
         <v>200</v>
       </c>
       <c r="H233">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="I233">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="J233">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="K233">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L233">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="N233">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O233">
         <v>0.0000</v>
       </c>
       <c r="P233" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="Q233" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="R233" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S233" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T233" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="B234" t="s">
-        <v>146</v>
+        <v>416</v>
       </c>
       <c r="C234" t="s">
-        <v>146</v>
+        <v>417</v>
       </c>
       <c r="D234">
+        <v>3</v>
+      </c>
+      <c r="E234" t="s">
+        <v>31</v>
+      </c>
+      <c r="F234" t="s">
+        <v>23</v>
+      </c>
+      <c r="G234">
+        <v>200</v>
+      </c>
+      <c r="H234">
+        <v>86</v>
+      </c>
+      <c r="I234">
+        <v>160</v>
+      </c>
+      <c r="J234">
+        <v>26</v>
+      </c>
+      <c r="K234">
         <v>1</v>
       </c>
-      <c r="E234" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L234">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
       <c r="N234">
-        <v>0.0000</v>
+        <v>0.2000</v>
       </c>
       <c r="O234">
         <v>0.0000</v>
       </c>
-      <c r="P234">
-        <v>22</v>
+      <c r="P234" t="s">
+        <v>36</v>
       </c>
       <c r="Q234" t="s">
-        <v>94</v>
+        <v>314</v>
       </c>
       <c r="R234" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="S234" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="T234" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="B235" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C235" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="D235">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E235" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F235" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G235">
         <v>200</v>
       </c>
       <c r="H235">
         <v>88</v>
       </c>
       <c r="I235">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="J235">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="K235">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L235">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
-        <v>0.2000</v>
+        <v>1.0000</v>
       </c>
       <c r="O235">
-        <v>0.0000</v>
+        <v>0.0100</v>
       </c>
       <c r="P235" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>32</v>
+      </c>
+      <c r="Q235">
+        <v>86</v>
       </c>
       <c r="R235" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S235" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T235" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="B236" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C236" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="D236">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E236" t="s">
+        <v>35</v>
+      </c>
+      <c r="F236" t="s">
+        <v>23</v>
+      </c>
+      <c r="G236">
+        <v>200</v>
+      </c>
+      <c r="H236">
+        <v>87</v>
+      </c>
+      <c r="I236">
+        <v>170</v>
+      </c>
+      <c r="J236">
+        <v>10</v>
+      </c>
+      <c r="K236">
+        <v>3</v>
+      </c>
+      <c r="L236">
+        <v>17</v>
+      </c>
+      <c r="M236">
+        <v>0</v>
+      </c>
+      <c r="N236">
+        <v>2.0000</v>
+      </c>
+      <c r="O236">
+        <v>0.0100</v>
+      </c>
+      <c r="P236" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>71</v>
+      </c>
+      <c r="R236" t="s">
+        <v>38</v>
+      </c>
+      <c r="S236" t="s">
         <v>39</v>
       </c>
-      <c r="F236" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T236" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="B237" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C237" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="D237">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E237" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F237" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G237">
         <v>200</v>
       </c>
       <c r="H237">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I237">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="J237">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="K237">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L237">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
-        <v>0.1000</v>
+        <v>1.6000</v>
       </c>
       <c r="O237">
-        <v>0.0000</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0100</v>
+      </c>
+      <c r="P237">
+        <v>33</v>
       </c>
       <c r="Q237" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="R237" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="S237" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="T237" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="B238" t="s">
-        <v>408</v>
+        <v>239</v>
       </c>
       <c r="C238" t="s">
-        <v>408</v>
+        <v>239</v>
       </c>
       <c r="D238">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E238" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F238" t="s">
+        <v>23</v>
+      </c>
+      <c r="G238">
+        <v>200</v>
+      </c>
+      <c r="H238">
+        <v>84</v>
+      </c>
+      <c r="I238">
+        <v>163</v>
+      </c>
+      <c r="J238">
+        <v>15</v>
+      </c>
+      <c r="K238">
+        <v>0</v>
+      </c>
+      <c r="L238">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0.3000</v>
       </c>
       <c r="O238">
         <v>0.0000</v>
       </c>
-      <c r="P238">
-        <v>97</v>
+      <c r="P238" t="s">
+        <v>36</v>
       </c>
       <c r="Q238">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R238" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="S238" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="T238" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="B239" t="s">
-        <v>413</v>
+        <v>239</v>
       </c>
       <c r="C239" t="s">
-        <v>413</v>
+        <v>239</v>
       </c>
       <c r="D239">
         <v>1</v>
       </c>
       <c r="E239" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F239" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G239">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="H239">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="I239">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="J239">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
       <c r="N239">
-        <v>0.1000</v>
+        <v>0.3000</v>
       </c>
       <c r="O239">
         <v>0.0000</v>
       </c>
       <c r="P239" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>55</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>118</v>
       </c>
       <c r="R239" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S239" t="s">
-        <v>414</v>
+        <v>27</v>
       </c>
       <c r="T239" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
+        <v>102</v>
+      </c>
+      <c r="B240" t="s">
+        <v>426</v>
+      </c>
+      <c r="C240" t="s">
+        <v>427</v>
+      </c>
+      <c r="D240">
+        <v>4</v>
+      </c>
+      <c r="E240" t="s">
+        <v>57</v>
+      </c>
+      <c r="F240" t="s">
+        <v>23</v>
+      </c>
+      <c r="G240">
+        <v>200</v>
+      </c>
+      <c r="H240">
+        <v>88</v>
+      </c>
+      <c r="I240">
+        <v>167</v>
+      </c>
+      <c r="J240">
+        <v>22</v>
+      </c>
+      <c r="K240">
         <v>3</v>
       </c>
-      <c r="B240" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L240">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240">
         <v>0.1000</v>
       </c>
       <c r="O240">
         <v>0.0000</v>
       </c>
       <c r="P240" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>155</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>42</v>
       </c>
       <c r="R240" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S240" t="s">
-        <v>414</v>
+        <v>27</v>
       </c>
       <c r="T240" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
+        <v>101</v>
+      </c>
+      <c r="B241" t="s">
+        <v>426</v>
+      </c>
+      <c r="C241" t="s">
+        <v>427</v>
+      </c>
+      <c r="D241">
+        <v>3</v>
+      </c>
+      <c r="E241" t="s">
+        <v>31</v>
+      </c>
+      <c r="F241" t="s">
+        <v>23</v>
+      </c>
+      <c r="G241">
+        <v>200</v>
+      </c>
+      <c r="H241">
+        <v>87</v>
+      </c>
+      <c r="I241">
+        <v>166</v>
+      </c>
+      <c r="J241">
+        <v>20</v>
+      </c>
+      <c r="K241">
         <v>2</v>
       </c>
-      <c r="B241" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L241">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
         <v>0.1000</v>
       </c>
       <c r="O241">
         <v>0.0000</v>
       </c>
       <c r="P241" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>182</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>32</v>
       </c>
       <c r="R241" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="S241" t="s">
-        <v>414</v>
+        <v>27</v>
       </c>
       <c r="T241" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
+        <v>100</v>
+      </c>
+      <c r="B242" t="s">
+        <v>426</v>
+      </c>
+      <c r="C242" t="s">
+        <v>427</v>
+      </c>
+      <c r="D242">
+        <v>3</v>
+      </c>
+      <c r="E242" t="s">
+        <v>31</v>
+      </c>
+      <c r="F242" t="s">
+        <v>23</v>
+      </c>
+      <c r="G242">
+        <v>200</v>
+      </c>
+      <c r="H242">
+        <v>82</v>
+      </c>
+      <c r="I242">
+        <v>153</v>
+      </c>
+      <c r="J242">
+        <v>32</v>
+      </c>
+      <c r="K242">
+        <v>3</v>
+      </c>
+      <c r="L242">
+        <v>12</v>
+      </c>
+      <c r="M242">
+        <v>0</v>
+      </c>
+      <c r="N242">
+        <v>0.3000</v>
+      </c>
+      <c r="O242">
+        <v>0.0000</v>
+      </c>
+      <c r="P242" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>279</v>
+      </c>
+      <c r="R242" t="s">
+        <v>38</v>
+      </c>
+      <c r="S242" t="s">
+        <v>39</v>
+      </c>
+      <c r="T242" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243">
+        <v>99</v>
+      </c>
+      <c r="B243" t="s">
+        <v>249</v>
+      </c>
+      <c r="C243" t="s">
+        <v>250</v>
+      </c>
+      <c r="D243">
+        <v>2</v>
+      </c>
+      <c r="E243" t="s">
+        <v>51</v>
+      </c>
+      <c r="F243" t="s">
+        <v>23</v>
+      </c>
+      <c r="G243">
+        <v>200</v>
+      </c>
+      <c r="H243">
+        <v>94</v>
+      </c>
+      <c r="I243">
+        <v>185</v>
+      </c>
+      <c r="J243">
+        <v>8</v>
+      </c>
+      <c r="K243">
+        <v>0</v>
+      </c>
+      <c r="L243">
+        <v>7</v>
+      </c>
+      <c r="M243">
+        <v>0</v>
+      </c>
+      <c r="N243">
+        <v>0.1000</v>
+      </c>
+      <c r="O243">
+        <v>0.0000</v>
+      </c>
+      <c r="P243" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q243">
+        <v>22</v>
+      </c>
+      <c r="R243" t="s">
+        <v>26</v>
+      </c>
+      <c r="S243" t="s">
+        <v>27</v>
+      </c>
+      <c r="T243" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>98</v>
+      </c>
+      <c r="B244" t="s">
+        <v>249</v>
+      </c>
+      <c r="C244" t="s">
+        <v>250</v>
+      </c>
+      <c r="D244">
         <v>1</v>
       </c>
-      <c r="B242" t="s">
-[...5 lines deleted...]
-      <c r="D242">
+      <c r="E244" t="s">
+        <v>54</v>
+      </c>
+      <c r="F244" t="s">
+        <v>23</v>
+      </c>
+      <c r="G244">
+        <v>200</v>
+      </c>
+      <c r="H244">
+        <v>96</v>
+      </c>
+      <c r="I244">
+        <v>190</v>
+      </c>
+      <c r="J244">
+        <v>5</v>
+      </c>
+      <c r="K244">
+        <v>0</v>
+      </c>
+      <c r="L244">
+        <v>5</v>
+      </c>
+      <c r="M244">
+        <v>0</v>
+      </c>
+      <c r="N244">
+        <v>0.1000</v>
+      </c>
+      <c r="O244">
+        <v>0.0000</v>
+      </c>
+      <c r="P244">
+        <v>33</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>104</v>
+      </c>
+      <c r="R244" t="s">
+        <v>26</v>
+      </c>
+      <c r="S244" t="s">
+        <v>27</v>
+      </c>
+      <c r="T244" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>97</v>
+      </c>
+      <c r="B245" t="s">
+        <v>249</v>
+      </c>
+      <c r="C245" t="s">
+        <v>250</v>
+      </c>
+      <c r="D245">
+        <v>1</v>
+      </c>
+      <c r="E245" t="s">
+        <v>54</v>
+      </c>
+      <c r="F245" t="s">
+        <v>23</v>
+      </c>
+      <c r="G245">
+        <v>200</v>
+      </c>
+      <c r="H245">
+        <v>89</v>
+      </c>
+      <c r="I245">
+        <v>177</v>
+      </c>
+      <c r="J245">
+        <v>4</v>
+      </c>
+      <c r="K245">
         <v>2</v>
       </c>
-      <c r="E242" t="s">
+      <c r="L245">
+        <v>17</v>
+      </c>
+      <c r="M245">
+        <v>0</v>
+      </c>
+      <c r="N245">
+        <v>0.2000</v>
+      </c>
+      <c r="O245">
+        <v>0.0000</v>
+      </c>
+      <c r="P245" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q245">
+        <v>95</v>
+      </c>
+      <c r="R245" t="s">
+        <v>38</v>
+      </c>
+      <c r="S245" t="s">
         <v>39</v>
       </c>
-      <c r="F242" t="s">
+      <c r="T245" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>96</v>
+      </c>
+      <c r="B246" t="s">
+        <v>219</v>
+      </c>
+      <c r="C246" t="s">
+        <v>220</v>
+      </c>
+      <c r="D246">
+        <v>15</v>
+      </c>
+      <c r="E246" t="s">
+        <v>281</v>
+      </c>
+      <c r="F246" t="s">
+        <v>274</v>
+      </c>
+      <c r="G246">
+        <v>250</v>
+      </c>
+      <c r="H246">
+        <v>84</v>
+      </c>
+      <c r="I246">
+        <v>206</v>
+      </c>
+      <c r="J246">
+        <v>17</v>
+      </c>
+      <c r="K246">
+        <v>3</v>
+      </c>
+      <c r="L246">
+        <v>24</v>
+      </c>
+      <c r="M246">
+        <v>0</v>
+      </c>
+      <c r="N246">
+        <v>0.4000</v>
+      </c>
+      <c r="O246">
+        <v>0.0000</v>
+      </c>
+      <c r="P246" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q246">
+        <v>98</v>
+      </c>
+      <c r="R246" t="s">
+        <v>26</v>
+      </c>
+      <c r="S246" t="s">
+        <v>27</v>
+      </c>
+      <c r="T246" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>95</v>
+      </c>
+      <c r="B247" t="s">
+        <v>219</v>
+      </c>
+      <c r="C247" t="s">
+        <v>220</v>
+      </c>
+      <c r="D247">
+        <v>4</v>
+      </c>
+      <c r="E247" t="s">
+        <v>57</v>
+      </c>
+      <c r="F247" t="s">
+        <v>23</v>
+      </c>
+      <c r="G247">
+        <v>200</v>
+      </c>
+      <c r="H247">
+        <v>86</v>
+      </c>
+      <c r="I247">
+        <v>157</v>
+      </c>
+      <c r="J247">
+        <v>34</v>
+      </c>
+      <c r="K247">
+        <v>2</v>
+      </c>
+      <c r="L247">
+        <v>7</v>
+      </c>
+      <c r="M247">
+        <v>0</v>
+      </c>
+      <c r="N247">
+        <v>0.4000</v>
+      </c>
+      <c r="O247">
+        <v>0.0000</v>
+      </c>
+      <c r="P247" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>93</v>
+      </c>
+      <c r="R247" t="s">
+        <v>26</v>
+      </c>
+      <c r="S247" t="s">
+        <v>27</v>
+      </c>
+      <c r="T247" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>94</v>
+      </c>
+      <c r="B248" t="s">
+        <v>232</v>
+      </c>
+      <c r="C248" t="s">
+        <v>232</v>
+      </c>
+      <c r="D248">
+        <v>3</v>
+      </c>
+      <c r="E248" t="s">
+        <v>31</v>
+      </c>
+      <c r="F248" t="s">
+        <v>23</v>
+      </c>
+      <c r="G248">
+        <v>200</v>
+      </c>
+      <c r="H248">
+        <v>88</v>
+      </c>
+      <c r="I248">
+        <v>163</v>
+      </c>
+      <c r="J248">
+        <v>27</v>
+      </c>
+      <c r="K248">
+        <v>3</v>
+      </c>
+      <c r="L248">
+        <v>7</v>
+      </c>
+      <c r="M248">
+        <v>0</v>
+      </c>
+      <c r="N248">
+        <v>0.1000</v>
+      </c>
+      <c r="O248">
+        <v>0.0000</v>
+      </c>
+      <c r="P248" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>142</v>
+      </c>
+      <c r="R248" t="s">
+        <v>26</v>
+      </c>
+      <c r="S248" t="s">
+        <v>27</v>
+      </c>
+      <c r="T248" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>93</v>
+      </c>
+      <c r="B249" t="s">
+        <v>126</v>
+      </c>
+      <c r="C249" t="s">
+        <v>127</v>
+      </c>
+      <c r="D249">
+        <v>2</v>
+      </c>
+      <c r="E249" t="s">
+        <v>51</v>
+      </c>
+      <c r="F249" t="s">
+        <v>23</v>
+      </c>
+      <c r="G249">
+        <v>200</v>
+      </c>
+      <c r="H249">
+        <v>91</v>
+      </c>
+      <c r="I249">
+        <v>180</v>
+      </c>
+      <c r="J249">
+        <v>11</v>
+      </c>
+      <c r="K249">
+        <v>2</v>
+      </c>
+      <c r="L249">
+        <v>7</v>
+      </c>
+      <c r="M249">
+        <v>0</v>
+      </c>
+      <c r="N249">
+        <v>0.0000</v>
+      </c>
+      <c r="O249">
+        <v>0.0000</v>
+      </c>
+      <c r="P249" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>264</v>
+      </c>
+      <c r="R249" t="s">
+        <v>26</v>
+      </c>
+      <c r="S249" t="s">
+        <v>27</v>
+      </c>
+      <c r="T249" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>92</v>
+      </c>
+      <c r="B250" t="s">
+        <v>239</v>
+      </c>
+      <c r="C250" t="s">
+        <v>239</v>
+      </c>
+      <c r="D250">
+        <v>1</v>
+      </c>
+      <c r="E250" t="s">
+        <v>54</v>
+      </c>
+      <c r="F250" t="s">
+        <v>23</v>
+      </c>
+      <c r="G250">
+        <v>200</v>
+      </c>
+      <c r="H250">
+        <v>86</v>
+      </c>
+      <c r="I250">
+        <v>172</v>
+      </c>
+      <c r="J250">
+        <v>8</v>
+      </c>
+      <c r="K250">
+        <v>1</v>
+      </c>
+      <c r="L250">
+        <v>19</v>
+      </c>
+      <c r="M250">
+        <v>0</v>
+      </c>
+      <c r="N250">
+        <v>0.4000</v>
+      </c>
+      <c r="O250">
+        <v>0.0000</v>
+      </c>
+      <c r="P250">
+        <v>83</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>243</v>
+      </c>
+      <c r="R250" t="s">
+        <v>38</v>
+      </c>
+      <c r="S250" t="s">
+        <v>39</v>
+      </c>
+      <c r="T250" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>91</v>
+      </c>
+      <c r="B251" t="s">
+        <v>192</v>
+      </c>
+      <c r="C251" t="s">
+        <v>192</v>
+      </c>
+      <c r="D251">
+        <v>2</v>
+      </c>
+      <c r="E251" t="s">
+        <v>51</v>
+      </c>
+      <c r="F251" t="s">
+        <v>23</v>
+      </c>
+      <c r="G251">
+        <v>200</v>
+      </c>
+      <c r="H251">
+        <v>91</v>
+      </c>
+      <c r="I251">
+        <v>175</v>
+      </c>
+      <c r="J251">
+        <v>17</v>
+      </c>
+      <c r="K251">
+        <v>0</v>
+      </c>
+      <c r="L251">
+        <v>8</v>
+      </c>
+      <c r="M251">
+        <v>0</v>
+      </c>
+      <c r="N251">
+        <v>0.1000</v>
+      </c>
+      <c r="O251">
+        <v>0.0000</v>
+      </c>
+      <c r="P251" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>444</v>
+      </c>
+      <c r="R251" t="s">
+        <v>26</v>
+      </c>
+      <c r="S251" t="s">
+        <v>27</v>
+      </c>
+      <c r="T251" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>90</v>
+      </c>
+      <c r="B252" t="s">
+        <v>192</v>
+      </c>
+      <c r="C252" t="s">
+        <v>192</v>
+      </c>
+      <c r="D252">
+        <v>2</v>
+      </c>
+      <c r="E252" t="s">
+        <v>51</v>
+      </c>
+      <c r="F252" t="s">
+        <v>23</v>
+      </c>
+      <c r="G252">
+        <v>200</v>
+      </c>
+      <c r="H252">
+        <v>93</v>
+      </c>
+      <c r="I252">
+        <v>186</v>
+      </c>
+      <c r="J252">
+        <v>3</v>
+      </c>
+      <c r="K252">
+        <v>1</v>
+      </c>
+      <c r="L252">
+        <v>10</v>
+      </c>
+      <c r="M252">
+        <v>0</v>
+      </c>
+      <c r="N252">
+        <v>0.1000</v>
+      </c>
+      <c r="O252">
+        <v>0.0000</v>
+      </c>
+      <c r="P252" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>292</v>
+      </c>
+      <c r="R252" t="s">
+        <v>26</v>
+      </c>
+      <c r="S252" t="s">
+        <v>27</v>
+      </c>
+      <c r="T252" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>89</v>
+      </c>
+      <c r="B253" t="s">
+        <v>192</v>
+      </c>
+      <c r="C253" t="s">
+        <v>192</v>
+      </c>
+      <c r="D253">
+        <v>1</v>
+      </c>
+      <c r="E253" t="s">
+        <v>54</v>
+      </c>
+      <c r="F253" t="s">
+        <v>23</v>
+      </c>
+      <c r="G253">
+        <v>200</v>
+      </c>
+      <c r="H253">
+        <v>93</v>
+      </c>
+      <c r="I253">
+        <v>186</v>
+      </c>
+      <c r="J253">
+        <v>3</v>
+      </c>
+      <c r="K253">
+        <v>1</v>
+      </c>
+      <c r="L253">
+        <v>10</v>
+      </c>
+      <c r="M253">
+        <v>0</v>
+      </c>
+      <c r="N253">
+        <v>0.1000</v>
+      </c>
+      <c r="O253">
+        <v>0.0000</v>
+      </c>
+      <c r="P253" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>292</v>
+      </c>
+      <c r="R253" t="s">
+        <v>26</v>
+      </c>
+      <c r="S253" t="s">
+        <v>27</v>
+      </c>
+      <c r="T253" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>88</v>
+      </c>
+      <c r="B254" t="s">
+        <v>65</v>
+      </c>
+      <c r="C254" t="s">
+        <v>66</v>
+      </c>
+      <c r="D254">
+        <v>5</v>
+      </c>
+      <c r="E254" t="s">
+        <v>35</v>
+      </c>
+      <c r="F254" t="s">
+        <v>23</v>
+      </c>
+      <c r="G254">
+        <v>200</v>
+      </c>
+      <c r="H254">
+        <v>87</v>
+      </c>
+      <c r="I254">
+        <v>172</v>
+      </c>
+      <c r="J254">
+        <v>10</v>
+      </c>
+      <c r="K254">
+        <v>3</v>
+      </c>
+      <c r="L254">
+        <v>15</v>
+      </c>
+      <c r="M254">
+        <v>0</v>
+      </c>
+      <c r="N254">
+        <v>1.1000</v>
+      </c>
+      <c r="O254">
+        <v>0.0100</v>
+      </c>
+      <c r="P254" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>36</v>
+      </c>
+      <c r="R254" t="s">
+        <v>38</v>
+      </c>
+      <c r="S254" t="s">
+        <v>39</v>
+      </c>
+      <c r="T254" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>87</v>
+      </c>
+      <c r="B255" t="s">
+        <v>65</v>
+      </c>
+      <c r="C255" t="s">
+        <v>66</v>
+      </c>
+      <c r="D255">
+        <v>5</v>
+      </c>
+      <c r="E255" t="s">
+        <v>35</v>
+      </c>
+      <c r="F255" t="s">
+        <v>23</v>
+      </c>
+      <c r="G255">
+        <v>200</v>
+      </c>
+      <c r="H255">
+        <v>84</v>
+      </c>
+      <c r="I255">
+        <v>159</v>
+      </c>
+      <c r="J255">
+        <v>23</v>
+      </c>
+      <c r="K255">
+        <v>4</v>
+      </c>
+      <c r="L255">
+        <v>14</v>
+      </c>
+      <c r="M255">
+        <v>0</v>
+      </c>
+      <c r="N255">
+        <v>0.9000</v>
+      </c>
+      <c r="O255">
+        <v>0.0000</v>
+      </c>
+      <c r="P255" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>36</v>
+      </c>
+      <c r="R255" t="s">
+        <v>38</v>
+      </c>
+      <c r="S255" t="s">
+        <v>39</v>
+      </c>
+      <c r="T255" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>86</v>
+      </c>
+      <c r="B256" t="s">
+        <v>65</v>
+      </c>
+      <c r="C256" t="s">
+        <v>66</v>
+      </c>
+      <c r="D256">
+        <v>5</v>
+      </c>
+      <c r="E256" t="s">
+        <v>35</v>
+      </c>
+      <c r="F256" t="s">
+        <v>23</v>
+      </c>
+      <c r="G256">
+        <v>200</v>
+      </c>
+      <c r="H256">
+        <v>88</v>
+      </c>
+      <c r="I256">
+        <v>171</v>
+      </c>
+      <c r="J256">
+        <v>14</v>
+      </c>
+      <c r="K256">
+        <v>6</v>
+      </c>
+      <c r="L256">
+        <v>9</v>
+      </c>
+      <c r="M256">
+        <v>0</v>
+      </c>
+      <c r="N256">
+        <v>0.7000</v>
+      </c>
+      <c r="O256">
+        <v>0.0000</v>
+      </c>
+      <c r="P256" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>153</v>
+      </c>
+      <c r="R256" t="s">
+        <v>38</v>
+      </c>
+      <c r="S256" t="s">
+        <v>39</v>
+      </c>
+      <c r="T256" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>85</v>
+      </c>
+      <c r="B257" t="s">
+        <v>426</v>
+      </c>
+      <c r="C257" t="s">
+        <v>427</v>
+      </c>
+      <c r="D257">
+        <v>2</v>
+      </c>
+      <c r="E257" t="s">
+        <v>51</v>
+      </c>
+      <c r="F257" t="s">
+        <v>23</v>
+      </c>
+      <c r="G257">
+        <v>200</v>
+      </c>
+      <c r="H257">
+        <v>90</v>
+      </c>
+      <c r="I257">
+        <v>177</v>
+      </c>
+      <c r="J257">
+        <v>13</v>
+      </c>
+      <c r="K257">
+        <v>1</v>
+      </c>
+      <c r="L257">
+        <v>9</v>
+      </c>
+      <c r="M257">
+        <v>0</v>
+      </c>
+      <c r="N257">
+        <v>0.2000</v>
+      </c>
+      <c r="O257">
+        <v>0.0000</v>
+      </c>
+      <c r="P257" t="s">
+        <v>451</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>452</v>
+      </c>
+      <c r="R257" t="s">
+        <v>26</v>
+      </c>
+      <c r="S257" t="s">
+        <v>27</v>
+      </c>
+      <c r="T257" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>84</v>
+      </c>
+      <c r="B258" t="s">
+        <v>426</v>
+      </c>
+      <c r="C258" t="s">
+        <v>427</v>
+      </c>
+      <c r="D258">
+        <v>2</v>
+      </c>
+      <c r="E258" t="s">
+        <v>51</v>
+      </c>
+      <c r="F258" t="s">
+        <v>23</v>
+      </c>
+      <c r="G258">
+        <v>200</v>
+      </c>
+      <c r="H258">
+        <v>88</v>
+      </c>
+      <c r="I258">
+        <v>172</v>
+      </c>
+      <c r="J258">
+        <v>15</v>
+      </c>
+      <c r="K258">
+        <v>1</v>
+      </c>
+      <c r="L258">
+        <v>12</v>
+      </c>
+      <c r="M258">
+        <v>0</v>
+      </c>
+      <c r="N258">
+        <v>0.1000</v>
+      </c>
+      <c r="O258">
+        <v>0.0000</v>
+      </c>
+      <c r="P258">
+        <v>33</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>200</v>
+      </c>
+      <c r="R258" t="s">
+        <v>38</v>
+      </c>
+      <c r="S258" t="s">
+        <v>39</v>
+      </c>
+      <c r="T258" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>83</v>
+      </c>
+      <c r="B259" t="s">
+        <v>426</v>
+      </c>
+      <c r="C259" t="s">
+        <v>427</v>
+      </c>
+      <c r="D259">
+        <v>1</v>
+      </c>
+      <c r="E259" t="s">
+        <v>54</v>
+      </c>
+      <c r="F259" t="s">
+        <v>23</v>
+      </c>
+      <c r="G259">
+        <v>200</v>
+      </c>
+      <c r="H259">
+        <v>92</v>
+      </c>
+      <c r="I259">
+        <v>185</v>
+      </c>
+      <c r="J259">
+        <v>2</v>
+      </c>
+      <c r="K259">
+        <v>0</v>
+      </c>
+      <c r="L259">
+        <v>13</v>
+      </c>
+      <c r="M259">
+        <v>0</v>
+      </c>
+      <c r="N259">
+        <v>0.1000</v>
+      </c>
+      <c r="O259">
+        <v>0.0000</v>
+      </c>
+      <c r="P259" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>160</v>
+      </c>
+      <c r="R259" t="s">
+        <v>26</v>
+      </c>
+      <c r="S259" t="s">
+        <v>27</v>
+      </c>
+      <c r="T259" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>82</v>
+      </c>
+      <c r="B260" t="s">
+        <v>456</v>
+      </c>
+      <c r="C260" t="s">
+        <v>457</v>
+      </c>
+      <c r="D260">
+        <v>2</v>
+      </c>
+      <c r="E260" t="s">
+        <v>51</v>
+      </c>
+      <c r="F260" t="s">
+        <v>23</v>
+      </c>
+      <c r="G260">
+        <v>200</v>
+      </c>
+      <c r="H260">
+        <v>92</v>
+      </c>
+      <c r="I260">
+        <v>180</v>
+      </c>
+      <c r="J260">
+        <v>9</v>
+      </c>
+      <c r="K260">
+        <v>0</v>
+      </c>
+      <c r="L260">
+        <v>11</v>
+      </c>
+      <c r="M260">
+        <v>0</v>
+      </c>
+      <c r="N260">
+        <v>0.1000</v>
+      </c>
+      <c r="O260">
+        <v>0.0000</v>
+      </c>
+      <c r="P260" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>32</v>
+      </c>
+      <c r="R260" t="s">
+        <v>26</v>
+      </c>
+      <c r="S260" t="s">
+        <v>27</v>
+      </c>
+      <c r="T260" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>81</v>
+      </c>
+      <c r="B261" t="s">
+        <v>456</v>
+      </c>
+      <c r="C261" t="s">
+        <v>457</v>
+      </c>
+      <c r="D261">
+        <v>1</v>
+      </c>
+      <c r="E261" t="s">
+        <v>54</v>
+      </c>
+      <c r="F261" t="s">
+        <v>23</v>
+      </c>
+      <c r="G261">
+        <v>200</v>
+      </c>
+      <c r="H261">
+        <v>92</v>
+      </c>
+      <c r="I261">
+        <v>181</v>
+      </c>
+      <c r="J261">
+        <v>11</v>
+      </c>
+      <c r="K261">
+        <v>2</v>
+      </c>
+      <c r="L261">
+        <v>6</v>
+      </c>
+      <c r="M261">
+        <v>0</v>
+      </c>
+      <c r="N261">
+        <v>0.1000</v>
+      </c>
+      <c r="O261">
+        <v>0.0000</v>
+      </c>
+      <c r="P261">
+        <v>43</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>158</v>
+      </c>
+      <c r="R261" t="s">
+        <v>26</v>
+      </c>
+      <c r="S261" t="s">
+        <v>27</v>
+      </c>
+      <c r="T261" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>80</v>
+      </c>
+      <c r="B262" t="s">
+        <v>126</v>
+      </c>
+      <c r="C262" t="s">
+        <v>127</v>
+      </c>
+      <c r="D262">
+        <v>2</v>
+      </c>
+      <c r="E262" t="s">
+        <v>51</v>
+      </c>
+      <c r="F262" t="s">
+        <v>23</v>
+      </c>
+      <c r="G262">
+        <v>200</v>
+      </c>
+      <c r="H262">
+        <v>88</v>
+      </c>
+      <c r="I262">
+        <v>172</v>
+      </c>
+      <c r="J262">
+        <v>10</v>
+      </c>
+      <c r="K262">
+        <v>1</v>
+      </c>
+      <c r="L262">
+        <v>17</v>
+      </c>
+      <c r="M262">
+        <v>0</v>
+      </c>
+      <c r="N262">
+        <v>0.1000</v>
+      </c>
+      <c r="O262">
+        <v>0.0000</v>
+      </c>
+      <c r="P262">
+        <v>33</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>43</v>
+      </c>
+      <c r="R262" t="s">
+        <v>38</v>
+      </c>
+      <c r="S262" t="s">
+        <v>39</v>
+      </c>
+      <c r="T262" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>79</v>
+      </c>
+      <c r="B263" t="s">
+        <v>232</v>
+      </c>
+      <c r="C263" t="s">
+        <v>232</v>
+      </c>
+      <c r="D263">
+        <v>2</v>
+      </c>
+      <c r="E263" t="s">
+        <v>51</v>
+      </c>
+      <c r="F263" t="s">
+        <v>23</v>
+      </c>
+      <c r="G263">
+        <v>200</v>
+      </c>
+      <c r="H263">
+        <v>95</v>
+      </c>
+      <c r="I263">
+        <v>182</v>
+      </c>
+      <c r="J263">
+        <v>12</v>
+      </c>
+      <c r="K263">
+        <v>0</v>
+      </c>
+      <c r="L263">
+        <v>6</v>
+      </c>
+      <c r="M263">
+        <v>0</v>
+      </c>
+      <c r="N263">
+        <v>0.0000</v>
+      </c>
+      <c r="O263">
+        <v>0.0000</v>
+      </c>
+      <c r="P263" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>180</v>
+      </c>
+      <c r="R263" t="s">
+        <v>26</v>
+      </c>
+      <c r="S263" t="s">
+        <v>27</v>
+      </c>
+      <c r="T263" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>78</v>
+      </c>
+      <c r="B264" t="s">
+        <v>271</v>
+      </c>
+      <c r="C264" t="s">
+        <v>272</v>
+      </c>
+      <c r="D264">
+        <v>5</v>
+      </c>
+      <c r="E264" t="s">
+        <v>35</v>
+      </c>
+      <c r="F264" t="s">
+        <v>23</v>
+      </c>
+      <c r="G264">
+        <v>200</v>
+      </c>
+      <c r="H264">
+        <v>86</v>
+      </c>
+      <c r="I264">
+        <v>168</v>
+      </c>
+      <c r="J264">
+        <v>16</v>
+      </c>
+      <c r="K264">
+        <v>1</v>
+      </c>
+      <c r="L264">
+        <v>15</v>
+      </c>
+      <c r="M264">
+        <v>0</v>
+      </c>
+      <c r="N264">
+        <v>1.4000</v>
+      </c>
+      <c r="O264">
+        <v>0.0100</v>
+      </c>
+      <c r="P264" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>32</v>
+      </c>
+      <c r="R264" t="s">
+        <v>38</v>
+      </c>
+      <c r="S264" t="s">
+        <v>39</v>
+      </c>
+      <c r="T264" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>77</v>
+      </c>
+      <c r="B265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C265" t="s">
+        <v>272</v>
+      </c>
+      <c r="D265">
+        <v>5</v>
+      </c>
+      <c r="E265" t="s">
+        <v>35</v>
+      </c>
+      <c r="F265" t="s">
+        <v>23</v>
+      </c>
+      <c r="G265">
+        <v>200</v>
+      </c>
+      <c r="H265">
+        <v>85</v>
+      </c>
+      <c r="I265">
+        <v>166</v>
+      </c>
+      <c r="J265">
+        <v>14</v>
+      </c>
+      <c r="K265">
+        <v>2</v>
+      </c>
+      <c r="L265">
+        <v>18</v>
+      </c>
+      <c r="M265">
+        <v>0</v>
+      </c>
+      <c r="N265">
+        <v>2.0000</v>
+      </c>
+      <c r="O265">
+        <v>0.0100</v>
+      </c>
+      <c r="P265">
+        <v>77</v>
+      </c>
+      <c r="Q265">
+        <v>98</v>
+      </c>
+      <c r="R265" t="s">
+        <v>38</v>
+      </c>
+      <c r="S265" t="s">
+        <v>39</v>
+      </c>
+      <c r="T265" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>76</v>
+      </c>
+      <c r="B266" t="s">
+        <v>271</v>
+      </c>
+      <c r="C266" t="s">
+        <v>272</v>
+      </c>
+      <c r="D266">
+        <v>4</v>
+      </c>
+      <c r="E266" t="s">
+        <v>57</v>
+      </c>
+      <c r="F266" t="s">
+        <v>23</v>
+      </c>
+      <c r="G266">
+        <v>200</v>
+      </c>
+      <c r="H266">
+        <v>88</v>
+      </c>
+      <c r="I266">
+        <v>167</v>
+      </c>
+      <c r="J266">
         <v>22</v>
       </c>
-      <c r="G242">
+      <c r="K266">
+        <v>3</v>
+      </c>
+      <c r="L266">
+        <v>8</v>
+      </c>
+      <c r="M266">
+        <v>0</v>
+      </c>
+      <c r="N266">
+        <v>0.2000</v>
+      </c>
+      <c r="O266">
+        <v>0.0000</v>
+      </c>
+      <c r="P266" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>100</v>
+      </c>
+      <c r="R266" t="s">
+        <v>26</v>
+      </c>
+      <c r="S266" t="s">
+        <v>27</v>
+      </c>
+      <c r="T266" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>75</v>
+      </c>
+      <c r="B267" t="s">
+        <v>465</v>
+      </c>
+      <c r="C267" t="s">
+        <v>466</v>
+      </c>
+      <c r="D267">
+        <v>3</v>
+      </c>
+      <c r="E267" t="s">
+        <v>31</v>
+      </c>
+      <c r="F267" t="s">
+        <v>23</v>
+      </c>
+      <c r="G267">
+        <v>200</v>
+      </c>
+      <c r="H267">
+        <v>82</v>
+      </c>
+      <c r="I267">
+        <v>158</v>
+      </c>
+      <c r="J267">
         <v>20</v>
       </c>
-      <c r="H242">
+      <c r="K267">
+        <v>1</v>
+      </c>
+      <c r="L267">
+        <v>20</v>
+      </c>
+      <c r="M267">
+        <v>1</v>
+      </c>
+      <c r="N267">
+        <v>0.7000</v>
+      </c>
+      <c r="O267">
+        <v>0.0000</v>
+      </c>
+      <c r="P267" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>205</v>
+      </c>
+      <c r="R267" t="s">
+        <v>38</v>
+      </c>
+      <c r="S267" t="s">
+        <v>39</v>
+      </c>
+      <c r="T267" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>74</v>
+      </c>
+      <c r="B268" t="s">
+        <v>126</v>
+      </c>
+      <c r="C268" t="s">
+        <v>127</v>
+      </c>
+      <c r="D268">
+        <v>1</v>
+      </c>
+      <c r="E268" t="s">
+        <v>54</v>
+      </c>
+      <c r="F268" t="s">
+        <v>23</v>
+      </c>
+      <c r="G268">
+        <v>200</v>
+      </c>
+      <c r="H268">
+        <v>90</v>
+      </c>
+      <c r="I268">
+        <v>179</v>
+      </c>
+      <c r="J268">
+        <v>7</v>
+      </c>
+      <c r="K268">
+        <v>1</v>
+      </c>
+      <c r="L268">
+        <v>13</v>
+      </c>
+      <c r="M268">
+        <v>0</v>
+      </c>
+      <c r="N268">
+        <v>0.1000</v>
+      </c>
+      <c r="O268">
+        <v>0.0000</v>
+      </c>
+      <c r="P268" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>186</v>
+      </c>
+      <c r="R268" t="s">
+        <v>26</v>
+      </c>
+      <c r="S268" t="s">
+        <v>27</v>
+      </c>
+      <c r="T268" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>73</v>
+      </c>
+      <c r="B269" t="s">
+        <v>416</v>
+      </c>
+      <c r="C269" t="s">
+        <v>417</v>
+      </c>
+      <c r="D269">
+        <v>2</v>
+      </c>
+      <c r="E269" t="s">
+        <v>51</v>
+      </c>
+      <c r="F269" t="s">
+        <v>23</v>
+      </c>
+      <c r="G269">
+        <v>200</v>
+      </c>
+      <c r="H269">
+        <v>94</v>
+      </c>
+      <c r="I269">
+        <v>183</v>
+      </c>
+      <c r="J269">
+        <v>9</v>
+      </c>
+      <c r="K269">
+        <v>2</v>
+      </c>
+      <c r="L269">
+        <v>6</v>
+      </c>
+      <c r="M269">
+        <v>0</v>
+      </c>
+      <c r="N269">
+        <v>0.0000</v>
+      </c>
+      <c r="O269">
+        <v>0.0000</v>
+      </c>
+      <c r="P269" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>43</v>
+      </c>
+      <c r="R269" t="s">
+        <v>26</v>
+      </c>
+      <c r="S269" t="s">
+        <v>27</v>
+      </c>
+      <c r="T269" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>72</v>
+      </c>
+      <c r="B270" t="s">
+        <v>416</v>
+      </c>
+      <c r="C270" t="s">
+        <v>417</v>
+      </c>
+      <c r="D270">
+        <v>1</v>
+      </c>
+      <c r="E270" t="s">
+        <v>54</v>
+      </c>
+      <c r="F270" t="s">
+        <v>23</v>
+      </c>
+      <c r="G270">
+        <v>200</v>
+      </c>
+      <c r="H270">
+        <v>93</v>
+      </c>
+      <c r="I270">
+        <v>185</v>
+      </c>
+      <c r="J270">
+        <v>6</v>
+      </c>
+      <c r="K270">
+        <v>1</v>
+      </c>
+      <c r="L270">
+        <v>8</v>
+      </c>
+      <c r="M270">
+        <v>0</v>
+      </c>
+      <c r="N270">
+        <v>0.1000</v>
+      </c>
+      <c r="O270">
+        <v>0.0000</v>
+      </c>
+      <c r="P270">
+        <v>22</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>118</v>
+      </c>
+      <c r="R270" t="s">
+        <v>26</v>
+      </c>
+      <c r="S270" t="s">
+        <v>27</v>
+      </c>
+      <c r="T270" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>71</v>
+      </c>
+      <c r="B271" t="s">
+        <v>399</v>
+      </c>
+      <c r="C271" t="s">
+        <v>400</v>
+      </c>
+      <c r="D271">
+        <v>3</v>
+      </c>
+      <c r="E271" t="s">
+        <v>31</v>
+      </c>
+      <c r="F271" t="s">
+        <v>23</v>
+      </c>
+      <c r="G271">
+        <v>200</v>
+      </c>
+      <c r="H271">
+        <v>80</v>
+      </c>
+      <c r="I271">
+        <v>147</v>
+      </c>
+      <c r="J271">
+        <v>38</v>
+      </c>
+      <c r="K271">
+        <v>3</v>
+      </c>
+      <c r="L271">
+        <v>12</v>
+      </c>
+      <c r="M271">
+        <v>0</v>
+      </c>
+      <c r="N271">
+        <v>0.2000</v>
+      </c>
+      <c r="O271">
+        <v>0.0000</v>
+      </c>
+      <c r="P271" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>257</v>
+      </c>
+      <c r="R271" t="s">
+        <v>38</v>
+      </c>
+      <c r="S271" t="s">
+        <v>39</v>
+      </c>
+      <c r="T271" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>70</v>
+      </c>
+      <c r="B272" t="s">
+        <v>232</v>
+      </c>
+      <c r="C272" t="s">
+        <v>232</v>
+      </c>
+      <c r="D272">
+        <v>1</v>
+      </c>
+      <c r="E272" t="s">
+        <v>54</v>
+      </c>
+      <c r="F272" t="s">
+        <v>23</v>
+      </c>
+      <c r="G272">
+        <v>200</v>
+      </c>
+      <c r="H272">
+        <v>94</v>
+      </c>
+      <c r="I272">
+        <v>185</v>
+      </c>
+      <c r="J272">
+        <v>7</v>
+      </c>
+      <c r="K272">
+        <v>0</v>
+      </c>
+      <c r="L272">
+        <v>8</v>
+      </c>
+      <c r="M272">
+        <v>0</v>
+      </c>
+      <c r="N272">
+        <v>0.1000</v>
+      </c>
+      <c r="O272">
+        <v>0.0000</v>
+      </c>
+      <c r="P272" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q272">
+        <v>86</v>
+      </c>
+      <c r="R272" t="s">
+        <v>26</v>
+      </c>
+      <c r="S272" t="s">
+        <v>27</v>
+      </c>
+      <c r="T272" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>69</v>
+      </c>
+      <c r="B273" t="s">
+        <v>271</v>
+      </c>
+      <c r="C273" t="s">
+        <v>272</v>
+      </c>
+      <c r="D273">
+        <v>3</v>
+      </c>
+      <c r="E273" t="s">
+        <v>31</v>
+      </c>
+      <c r="F273" t="s">
+        <v>23</v>
+      </c>
+      <c r="G273">
+        <v>200</v>
+      </c>
+      <c r="H273">
+        <v>90</v>
+      </c>
+      <c r="I273">
+        <v>166</v>
+      </c>
+      <c r="J273">
+        <v>27</v>
+      </c>
+      <c r="K273">
+        <v>1</v>
+      </c>
+      <c r="L273">
+        <v>6</v>
+      </c>
+      <c r="M273">
+        <v>0</v>
+      </c>
+      <c r="N273">
+        <v>0.0000</v>
+      </c>
+      <c r="O273">
+        <v>0.0000</v>
+      </c>
+      <c r="P273" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q273">
+        <v>43</v>
+      </c>
+      <c r="R273" t="s">
+        <v>26</v>
+      </c>
+      <c r="S273" t="s">
+        <v>27</v>
+      </c>
+      <c r="T273" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>68</v>
+      </c>
+      <c r="B274" t="s">
+        <v>271</v>
+      </c>
+      <c r="C274" t="s">
+        <v>272</v>
+      </c>
+      <c r="D274">
+        <v>2</v>
+      </c>
+      <c r="E274" t="s">
+        <v>51</v>
+      </c>
+      <c r="F274" t="s">
+        <v>23</v>
+      </c>
+      <c r="G274">
+        <v>200</v>
+      </c>
+      <c r="H274">
+        <v>91</v>
+      </c>
+      <c r="I274">
+        <v>178</v>
+      </c>
+      <c r="J274">
+        <v>11</v>
+      </c>
+      <c r="K274">
+        <v>0</v>
+      </c>
+      <c r="L274">
+        <v>11</v>
+      </c>
+      <c r="M274">
+        <v>0</v>
+      </c>
+      <c r="N274">
+        <v>0.1000</v>
+      </c>
+      <c r="O274">
+        <v>0.0000</v>
+      </c>
+      <c r="P274" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q274">
+        <v>22</v>
+      </c>
+      <c r="R274" t="s">
+        <v>26</v>
+      </c>
+      <c r="S274" t="s">
+        <v>27</v>
+      </c>
+      <c r="T274" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>67</v>
+      </c>
+      <c r="B275" t="s">
+        <v>271</v>
+      </c>
+      <c r="C275" t="s">
+        <v>272</v>
+      </c>
+      <c r="D275">
+        <v>1</v>
+      </c>
+      <c r="E275" t="s">
+        <v>54</v>
+      </c>
+      <c r="F275" t="s">
+        <v>23</v>
+      </c>
+      <c r="G275">
+        <v>200</v>
+      </c>
+      <c r="H275">
+        <v>93</v>
+      </c>
+      <c r="I275">
+        <v>184</v>
+      </c>
+      <c r="J275">
+        <v>6</v>
+      </c>
+      <c r="K275">
+        <v>1</v>
+      </c>
+      <c r="L275">
+        <v>9</v>
+      </c>
+      <c r="M275">
+        <v>0</v>
+      </c>
+      <c r="N275">
+        <v>0.1000</v>
+      </c>
+      <c r="O275">
+        <v>0.0000</v>
+      </c>
+      <c r="P275" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>112</v>
+      </c>
+      <c r="R275" t="s">
+        <v>26</v>
+      </c>
+      <c r="S275" t="s">
+        <v>27</v>
+      </c>
+      <c r="T275" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>66</v>
+      </c>
+      <c r="B276" t="s">
+        <v>357</v>
+      </c>
+      <c r="C276" t="s">
+        <v>357</v>
+      </c>
+      <c r="D276">
+        <v>1</v>
+      </c>
+      <c r="E276" t="s">
+        <v>54</v>
+      </c>
+      <c r="F276" t="s">
+        <v>23</v>
+      </c>
+      <c r="G276">
+        <v>200</v>
+      </c>
+      <c r="H276">
+        <v>91</v>
+      </c>
+      <c r="I276">
+        <v>182</v>
+      </c>
+      <c r="J276">
+        <v>3</v>
+      </c>
+      <c r="K276">
+        <v>0</v>
+      </c>
+      <c r="L276">
+        <v>15</v>
+      </c>
+      <c r="M276">
+        <v>0</v>
+      </c>
+      <c r="N276">
+        <v>0.3000</v>
+      </c>
+      <c r="O276">
+        <v>0.0000</v>
+      </c>
+      <c r="P276">
+        <v>32</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>118</v>
+      </c>
+      <c r="R276" t="s">
+        <v>26</v>
+      </c>
+      <c r="S276" t="s">
+        <v>27</v>
+      </c>
+      <c r="T276" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>65</v>
+      </c>
+      <c r="B277" t="s">
+        <v>465</v>
+      </c>
+      <c r="C277" t="s">
+        <v>466</v>
+      </c>
+      <c r="D277">
+        <v>2</v>
+      </c>
+      <c r="E277" t="s">
+        <v>51</v>
+      </c>
+      <c r="F277" t="s">
+        <v>23</v>
+      </c>
+      <c r="G277">
+        <v>200</v>
+      </c>
+      <c r="H277">
+        <v>91</v>
+      </c>
+      <c r="I277">
+        <v>177</v>
+      </c>
+      <c r="J277">
+        <v>13</v>
+      </c>
+      <c r="K277">
+        <v>2</v>
+      </c>
+      <c r="L277">
+        <v>8</v>
+      </c>
+      <c r="M277">
+        <v>0</v>
+      </c>
+      <c r="N277">
+        <v>0.1000</v>
+      </c>
+      <c r="O277">
+        <v>0.0000</v>
+      </c>
+      <c r="P277">
+        <v>33</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>123</v>
+      </c>
+      <c r="R277" t="s">
+        <v>26</v>
+      </c>
+      <c r="S277" t="s">
+        <v>27</v>
+      </c>
+      <c r="T277" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>64</v>
+      </c>
+      <c r="B278" t="s">
+        <v>465</v>
+      </c>
+      <c r="C278" t="s">
+        <v>466</v>
+      </c>
+      <c r="D278">
+        <v>1</v>
+      </c>
+      <c r="E278" t="s">
+        <v>54</v>
+      </c>
+      <c r="F278" t="s">
+        <v>23</v>
+      </c>
+      <c r="G278">
+        <v>200</v>
+      </c>
+      <c r="H278">
+        <v>95</v>
+      </c>
+      <c r="I278">
+        <v>190</v>
+      </c>
+      <c r="J278">
+        <v>1</v>
+      </c>
+      <c r="K278">
+        <v>3</v>
+      </c>
+      <c r="L278">
+        <v>6</v>
+      </c>
+      <c r="M278">
+        <v>0</v>
+      </c>
+      <c r="N278">
+        <v>0.1000</v>
+      </c>
+      <c r="O278">
+        <v>0.0000</v>
+      </c>
+      <c r="P278">
+        <v>43</v>
+      </c>
+      <c r="Q278">
+        <v>84</v>
+      </c>
+      <c r="R278" t="s">
+        <v>26</v>
+      </c>
+      <c r="S278" t="s">
+        <v>27</v>
+      </c>
+      <c r="T278" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>63</v>
+      </c>
+      <c r="B279" t="s">
+        <v>465</v>
+      </c>
+      <c r="C279" t="s">
+        <v>466</v>
+      </c>
+      <c r="D279">
+        <v>1</v>
+      </c>
+      <c r="E279" t="s">
+        <v>54</v>
+      </c>
+      <c r="F279" t="s">
+        <v>23</v>
+      </c>
+      <c r="G279">
+        <v>200</v>
+      </c>
+      <c r="H279">
+        <v>87</v>
+      </c>
+      <c r="I279">
+        <v>174</v>
+      </c>
+      <c r="J279">
+        <v>3</v>
+      </c>
+      <c r="K279">
+        <v>2</v>
+      </c>
+      <c r="L279">
+        <v>21</v>
+      </c>
+      <c r="M279">
+        <v>0</v>
+      </c>
+      <c r="N279">
+        <v>0.3000</v>
+      </c>
+      <c r="O279">
+        <v>0.0000</v>
+      </c>
+      <c r="P279">
+        <v>65</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>61</v>
+      </c>
+      <c r="R279" t="s">
+        <v>38</v>
+      </c>
+      <c r="S279" t="s">
+        <v>39</v>
+      </c>
+      <c r="T279" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>62</v>
+      </c>
+      <c r="B280" t="s">
+        <v>146</v>
+      </c>
+      <c r="C280" t="s">
+        <v>146</v>
+      </c>
+      <c r="D280">
+        <v>2</v>
+      </c>
+      <c r="E280" t="s">
+        <v>51</v>
+      </c>
+      <c r="F280" t="s">
+        <v>23</v>
+      </c>
+      <c r="G280">
+        <v>200</v>
+      </c>
+      <c r="H280">
+        <v>93</v>
+      </c>
+      <c r="I280">
+        <v>180</v>
+      </c>
+      <c r="J280">
+        <v>13</v>
+      </c>
+      <c r="K280">
+        <v>0</v>
+      </c>
+      <c r="L280">
+        <v>7</v>
+      </c>
+      <c r="M280">
+        <v>0</v>
+      </c>
+      <c r="N280">
+        <v>0.1000</v>
+      </c>
+      <c r="O280">
+        <v>0.0000</v>
+      </c>
+      <c r="P280">
+        <v>44</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>189</v>
+      </c>
+      <c r="R280" t="s">
+        <v>26</v>
+      </c>
+      <c r="S280" t="s">
+        <v>27</v>
+      </c>
+      <c r="T280" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>61</v>
+      </c>
+      <c r="B281" t="s">
+        <v>399</v>
+      </c>
+      <c r="C281" t="s">
+        <v>400</v>
+      </c>
+      <c r="D281">
+        <v>2</v>
+      </c>
+      <c r="E281" t="s">
+        <v>51</v>
+      </c>
+      <c r="F281" t="s">
+        <v>23</v>
+      </c>
+      <c r="G281">
+        <v>200</v>
+      </c>
+      <c r="H281">
+        <v>92</v>
+      </c>
+      <c r="I281">
+        <v>180</v>
+      </c>
+      <c r="J281">
+        <v>10</v>
+      </c>
+      <c r="K281">
+        <v>0</v>
+      </c>
+      <c r="L281">
+        <v>10</v>
+      </c>
+      <c r="M281">
+        <v>0</v>
+      </c>
+      <c r="N281">
+        <v>0.1000</v>
+      </c>
+      <c r="O281">
+        <v>0.0000</v>
+      </c>
+      <c r="P281" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>32</v>
+      </c>
+      <c r="R281" t="s">
+        <v>26</v>
+      </c>
+      <c r="S281" t="s">
+        <v>27</v>
+      </c>
+      <c r="T281" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>60</v>
+      </c>
+      <c r="B282" t="s">
+        <v>399</v>
+      </c>
+      <c r="C282" t="s">
+        <v>400</v>
+      </c>
+      <c r="D282">
+        <v>1</v>
+      </c>
+      <c r="E282" t="s">
+        <v>54</v>
+      </c>
+      <c r="F282" t="s">
+        <v>23</v>
+      </c>
+      <c r="G282">
+        <v>200</v>
+      </c>
+      <c r="H282">
+        <v>93</v>
+      </c>
+      <c r="I282">
+        <v>183</v>
+      </c>
+      <c r="J282">
+        <v>7</v>
+      </c>
+      <c r="K282">
+        <v>1</v>
+      </c>
+      <c r="L282">
+        <v>9</v>
+      </c>
+      <c r="M282">
+        <v>0</v>
+      </c>
+      <c r="N282">
+        <v>0.1000</v>
+      </c>
+      <c r="O282">
+        <v>0.0000</v>
+      </c>
+      <c r="P282">
+        <v>97</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>304</v>
+      </c>
+      <c r="R282" t="s">
+        <v>26</v>
+      </c>
+      <c r="S282" t="s">
+        <v>27</v>
+      </c>
+      <c r="T282" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>59</v>
+      </c>
+      <c r="B283" t="s">
+        <v>355</v>
+      </c>
+      <c r="C283" t="s">
+        <v>355</v>
+      </c>
+      <c r="D283">
+        <v>2</v>
+      </c>
+      <c r="E283" t="s">
+        <v>51</v>
+      </c>
+      <c r="F283" t="s">
+        <v>23</v>
+      </c>
+      <c r="G283">
+        <v>200</v>
+      </c>
+      <c r="H283">
+        <v>96</v>
+      </c>
+      <c r="I283">
+        <v>187</v>
+      </c>
+      <c r="J283">
+        <v>10</v>
+      </c>
+      <c r="K283">
+        <v>1</v>
+      </c>
+      <c r="L283">
+        <v>2</v>
+      </c>
+      <c r="M283">
+        <v>0</v>
+      </c>
+      <c r="N283">
+        <v>0.0000</v>
+      </c>
+      <c r="O283">
+        <v>0.0000</v>
+      </c>
+      <c r="P283" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>93</v>
+      </c>
+      <c r="R283" t="s">
+        <v>26</v>
+      </c>
+      <c r="S283" t="s">
+        <v>27</v>
+      </c>
+      <c r="T283" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>58</v>
+      </c>
+      <c r="B284" t="s">
+        <v>355</v>
+      </c>
+      <c r="C284" t="s">
+        <v>355</v>
+      </c>
+      <c r="D284">
+        <v>1</v>
+      </c>
+      <c r="E284" t="s">
+        <v>54</v>
+      </c>
+      <c r="F284" t="s">
+        <v>23</v>
+      </c>
+      <c r="G284">
+        <v>200</v>
+      </c>
+      <c r="H284">
+        <v>94</v>
+      </c>
+      <c r="I284">
+        <v>186</v>
+      </c>
+      <c r="J284">
+        <v>4</v>
+      </c>
+      <c r="K284">
+        <v>1</v>
+      </c>
+      <c r="L284">
+        <v>9</v>
+      </c>
+      <c r="M284">
+        <v>0</v>
+      </c>
+      <c r="N284">
+        <v>0.1000</v>
+      </c>
+      <c r="O284">
+        <v>0.0000</v>
+      </c>
+      <c r="P284">
+        <v>22</v>
+      </c>
+      <c r="Q284">
+        <v>95</v>
+      </c>
+      <c r="R284" t="s">
+        <v>26</v>
+      </c>
+      <c r="S284" t="s">
+        <v>27</v>
+      </c>
+      <c r="T284" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>57</v>
+      </c>
+      <c r="B285" t="s">
+        <v>485</v>
+      </c>
+      <c r="C285" t="s">
+        <v>485</v>
+      </c>
+      <c r="D285">
+        <v>2</v>
+      </c>
+      <c r="E285" t="s">
+        <v>51</v>
+      </c>
+      <c r="F285" t="s">
+        <v>23</v>
+      </c>
+      <c r="G285">
+        <v>200</v>
+      </c>
+      <c r="H285">
+        <v>95</v>
+      </c>
+      <c r="I285">
+        <v>189</v>
+      </c>
+      <c r="J285">
+        <v>4</v>
+      </c>
+      <c r="K285">
+        <v>0</v>
+      </c>
+      <c r="L285">
+        <v>7</v>
+      </c>
+      <c r="M285">
+        <v>0</v>
+      </c>
+      <c r="N285">
+        <v>0.1000</v>
+      </c>
+      <c r="O285">
+        <v>0.0000</v>
+      </c>
+      <c r="P285">
+        <v>22</v>
+      </c>
+      <c r="Q285">
+        <v>97</v>
+      </c>
+      <c r="R285" t="s">
+        <v>26</v>
+      </c>
+      <c r="S285" t="s">
+        <v>27</v>
+      </c>
+      <c r="T285" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>56</v>
+      </c>
+      <c r="B286" t="s">
+        <v>485</v>
+      </c>
+      <c r="C286" t="s">
+        <v>485</v>
+      </c>
+      <c r="D286">
+        <v>1</v>
+      </c>
+      <c r="E286" t="s">
+        <v>54</v>
+      </c>
+      <c r="F286" t="s">
+        <v>23</v>
+      </c>
+      <c r="G286">
+        <v>200</v>
+      </c>
+      <c r="H286">
+        <v>92</v>
+      </c>
+      <c r="I286">
+        <v>179</v>
+      </c>
+      <c r="J286">
+        <v>12</v>
+      </c>
+      <c r="K286">
+        <v>1</v>
+      </c>
+      <c r="L286">
+        <v>8</v>
+      </c>
+      <c r="M286">
+        <v>0</v>
+      </c>
+      <c r="N286">
+        <v>0.1000</v>
+      </c>
+      <c r="O286">
+        <v>0.0000</v>
+      </c>
+      <c r="P286" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q286">
+        <v>65</v>
+      </c>
+      <c r="R286" t="s">
+        <v>26</v>
+      </c>
+      <c r="S286" t="s">
+        <v>27</v>
+      </c>
+      <c r="T286" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>55</v>
+      </c>
+      <c r="B287" t="s">
+        <v>297</v>
+      </c>
+      <c r="C287" t="s">
+        <v>298</v>
+      </c>
+      <c r="D287">
+        <v>5</v>
+      </c>
+      <c r="E287" t="s">
+        <v>35</v>
+      </c>
+      <c r="F287" t="s">
+        <v>23</v>
+      </c>
+      <c r="G287">
+        <v>200</v>
+      </c>
+      <c r="H287">
+        <v>88</v>
+      </c>
+      <c r="I287">
+        <v>174</v>
+      </c>
+      <c r="J287">
+        <v>12</v>
+      </c>
+      <c r="K287">
+        <v>4</v>
+      </c>
+      <c r="L287">
+        <v>10</v>
+      </c>
+      <c r="M287">
+        <v>0</v>
+      </c>
+      <c r="N287">
+        <v>0.8000</v>
+      </c>
+      <c r="O287">
+        <v>0.0000</v>
+      </c>
+      <c r="P287">
+        <v>33</v>
+      </c>
+      <c r="Q287">
+        <v>33</v>
+      </c>
+      <c r="R287" t="s">
+        <v>38</v>
+      </c>
+      <c r="S287" t="s">
+        <v>39</v>
+      </c>
+      <c r="T287" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>54</v>
+      </c>
+      <c r="B288" t="s">
+        <v>297</v>
+      </c>
+      <c r="C288" t="s">
+        <v>298</v>
+      </c>
+      <c r="D288">
+        <v>4</v>
+      </c>
+      <c r="E288" t="s">
+        <v>57</v>
+      </c>
+      <c r="F288" t="s">
+        <v>23</v>
+      </c>
+      <c r="G288">
+        <v>200</v>
+      </c>
+      <c r="H288">
+        <v>87</v>
+      </c>
+      <c r="I288">
+        <v>169</v>
+      </c>
+      <c r="J288">
+        <v>18</v>
+      </c>
+      <c r="K288">
+        <v>4</v>
+      </c>
+      <c r="L288">
+        <v>9</v>
+      </c>
+      <c r="M288">
+        <v>0</v>
+      </c>
+      <c r="N288">
+        <v>0.2000</v>
+      </c>
+      <c r="O288">
+        <v>0.0000</v>
+      </c>
+      <c r="P288" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>93</v>
+      </c>
+      <c r="R288" t="s">
+        <v>26</v>
+      </c>
+      <c r="S288" t="s">
+        <v>27</v>
+      </c>
+      <c r="T288" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>53</v>
+      </c>
+      <c r="B289" t="s">
+        <v>297</v>
+      </c>
+      <c r="C289" t="s">
+        <v>298</v>
+      </c>
+      <c r="D289">
+        <v>3</v>
+      </c>
+      <c r="E289" t="s">
+        <v>31</v>
+      </c>
+      <c r="F289" t="s">
+        <v>23</v>
+      </c>
+      <c r="G289">
+        <v>200</v>
+      </c>
+      <c r="H289">
+        <v>87</v>
+      </c>
+      <c r="I289">
+        <v>161</v>
+      </c>
+      <c r="J289">
+        <v>29</v>
+      </c>
+      <c r="K289">
+        <v>1</v>
+      </c>
+      <c r="L289">
+        <v>9</v>
+      </c>
+      <c r="M289">
+        <v>0</v>
+      </c>
+      <c r="N289">
+        <v>0.1000</v>
+      </c>
+      <c r="O289">
+        <v>0.0000</v>
+      </c>
+      <c r="P289" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>155</v>
+      </c>
+      <c r="R289" t="s">
+        <v>26</v>
+      </c>
+      <c r="S289" t="s">
+        <v>27</v>
+      </c>
+      <c r="T289" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>52</v>
+      </c>
+      <c r="B290" t="s">
+        <v>146</v>
+      </c>
+      <c r="C290" t="s">
+        <v>146</v>
+      </c>
+      <c r="D290">
+        <v>1</v>
+      </c>
+      <c r="E290" t="s">
+        <v>54</v>
+      </c>
+      <c r="F290" t="s">
+        <v>23</v>
+      </c>
+      <c r="G290">
+        <v>200</v>
+      </c>
+      <c r="H290">
+        <v>97</v>
+      </c>
+      <c r="I290">
+        <v>193</v>
+      </c>
+      <c r="J290">
+        <v>3</v>
+      </c>
+      <c r="K290">
+        <v>0</v>
+      </c>
+      <c r="L290">
+        <v>4</v>
+      </c>
+      <c r="M290">
+        <v>0</v>
+      </c>
+      <c r="N290">
+        <v>0.1000</v>
+      </c>
+      <c r="O290">
+        <v>0.0000</v>
+      </c>
+      <c r="P290" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>27</v>
+      </c>
+      <c r="R290" t="s">
+        <v>26</v>
+      </c>
+      <c r="S290" t="s">
+        <v>27</v>
+      </c>
+      <c r="T290" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>51</v>
+      </c>
+      <c r="B291" t="s">
+        <v>297</v>
+      </c>
+      <c r="C291" t="s">
+        <v>298</v>
+      </c>
+      <c r="D291">
+        <v>3</v>
+      </c>
+      <c r="E291" t="s">
+        <v>31</v>
+      </c>
+      <c r="F291" t="s">
+        <v>23</v>
+      </c>
+      <c r="G291">
+        <v>200</v>
+      </c>
+      <c r="H291">
+        <v>82</v>
+      </c>
+      <c r="I291">
+        <v>149</v>
+      </c>
+      <c r="J291">
+        <v>39</v>
+      </c>
+      <c r="K291">
+        <v>3</v>
+      </c>
+      <c r="L291">
+        <v>9</v>
+      </c>
+      <c r="M291">
+        <v>0</v>
+      </c>
+      <c r="N291">
+        <v>0.2000</v>
+      </c>
+      <c r="O291">
+        <v>0.0000</v>
+      </c>
+      <c r="P291" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>63</v>
+      </c>
+      <c r="R291" t="s">
+        <v>38</v>
+      </c>
+      <c r="S291" t="s">
+        <v>39</v>
+      </c>
+      <c r="T291" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>50</v>
+      </c>
+      <c r="B292" t="s">
+        <v>297</v>
+      </c>
+      <c r="C292" t="s">
+        <v>298</v>
+      </c>
+      <c r="D292">
+        <v>2</v>
+      </c>
+      <c r="E292" t="s">
+        <v>51</v>
+      </c>
+      <c r="F292" t="s">
+        <v>23</v>
+      </c>
+      <c r="G292">
+        <v>200</v>
+      </c>
+      <c r="H292">
+        <v>91</v>
+      </c>
+      <c r="I292">
+        <v>178</v>
+      </c>
+      <c r="J292">
+        <v>11</v>
+      </c>
+      <c r="K292">
+        <v>0</v>
+      </c>
+      <c r="L292">
+        <v>11</v>
+      </c>
+      <c r="M292">
+        <v>0</v>
+      </c>
+      <c r="N292">
+        <v>0.1000</v>
+      </c>
+      <c r="O292">
+        <v>0.0000</v>
+      </c>
+      <c r="P292" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>85</v>
+      </c>
+      <c r="R292" t="s">
+        <v>26</v>
+      </c>
+      <c r="S292" t="s">
+        <v>27</v>
+      </c>
+      <c r="T292" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>49</v>
+      </c>
+      <c r="B293" t="s">
+        <v>297</v>
+      </c>
+      <c r="C293" t="s">
+        <v>298</v>
+      </c>
+      <c r="D293">
+        <v>1</v>
+      </c>
+      <c r="E293" t="s">
+        <v>54</v>
+      </c>
+      <c r="F293" t="s">
+        <v>23</v>
+      </c>
+      <c r="G293">
+        <v>200</v>
+      </c>
+      <c r="H293">
+        <v>91</v>
+      </c>
+      <c r="I293">
+        <v>182</v>
+      </c>
+      <c r="J293">
+        <v>4</v>
+      </c>
+      <c r="K293">
+        <v>2</v>
+      </c>
+      <c r="L293">
+        <v>12</v>
+      </c>
+      <c r="M293">
+        <v>0</v>
+      </c>
+      <c r="N293">
+        <v>0.1000</v>
+      </c>
+      <c r="O293">
+        <v>0.0000</v>
+      </c>
+      <c r="P293" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>246</v>
+      </c>
+      <c r="R293" t="s">
+        <v>26</v>
+      </c>
+      <c r="S293" t="s">
+        <v>27</v>
+      </c>
+      <c r="T293" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>48</v>
+      </c>
+      <c r="B294" t="s">
+        <v>253</v>
+      </c>
+      <c r="C294" t="s">
+        <v>253</v>
+      </c>
+      <c r="D294">
+        <v>2</v>
+      </c>
+      <c r="E294" t="s">
+        <v>51</v>
+      </c>
+      <c r="F294" t="s">
+        <v>23</v>
+      </c>
+      <c r="G294">
+        <v>200</v>
+      </c>
+      <c r="H294">
+        <v>94</v>
+      </c>
+      <c r="I294">
+        <v>183</v>
+      </c>
+      <c r="J294">
+        <v>10</v>
+      </c>
+      <c r="K294">
+        <v>1</v>
+      </c>
+      <c r="L294">
+        <v>6</v>
+      </c>
+      <c r="M294">
+        <v>0</v>
+      </c>
+      <c r="N294">
+        <v>0.1000</v>
+      </c>
+      <c r="O294">
+        <v>0.0000</v>
+      </c>
+      <c r="P294">
+        <v>22</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>61</v>
+      </c>
+      <c r="R294" t="s">
+        <v>26</v>
+      </c>
+      <c r="S294" t="s">
+        <v>27</v>
+      </c>
+      <c r="T294" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>47</v>
+      </c>
+      <c r="B295" t="s">
+        <v>253</v>
+      </c>
+      <c r="C295" t="s">
+        <v>253</v>
+      </c>
+      <c r="D295">
+        <v>1</v>
+      </c>
+      <c r="E295" t="s">
+        <v>54</v>
+      </c>
+      <c r="F295" t="s">
+        <v>23</v>
+      </c>
+      <c r="G295">
+        <v>200</v>
+      </c>
+      <c r="H295">
+        <v>92</v>
+      </c>
+      <c r="I295">
+        <v>183</v>
+      </c>
+      <c r="J295">
+        <v>3</v>
+      </c>
+      <c r="K295">
+        <v>2</v>
+      </c>
+      <c r="L295">
+        <v>12</v>
+      </c>
+      <c r="M295">
+        <v>0</v>
+      </c>
+      <c r="N295">
+        <v>0.1000</v>
+      </c>
+      <c r="O295">
+        <v>0.0000</v>
+      </c>
+      <c r="P295">
+        <v>22</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>55</v>
+      </c>
+      <c r="R295" t="s">
+        <v>26</v>
+      </c>
+      <c r="S295" t="s">
+        <v>27</v>
+      </c>
+      <c r="T295" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>46</v>
+      </c>
+      <c r="B296" t="s">
+        <v>319</v>
+      </c>
+      <c r="C296" t="s">
+        <v>319</v>
+      </c>
+      <c r="D296">
+        <v>4</v>
+      </c>
+      <c r="E296" t="s">
+        <v>57</v>
+      </c>
+      <c r="F296" t="s">
+        <v>23</v>
+      </c>
+      <c r="G296">
+        <v>200</v>
+      </c>
+      <c r="H296">
+        <v>88</v>
+      </c>
+      <c r="I296">
+        <v>168</v>
+      </c>
+      <c r="J296">
+        <v>21</v>
+      </c>
+      <c r="K296">
+        <v>4</v>
+      </c>
+      <c r="L296">
+        <v>7</v>
+      </c>
+      <c r="M296">
+        <v>0</v>
+      </c>
+      <c r="N296">
+        <v>0.2000</v>
+      </c>
+      <c r="O296">
+        <v>0.0000</v>
+      </c>
+      <c r="P296" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>43</v>
+      </c>
+      <c r="R296" t="s">
+        <v>26</v>
+      </c>
+      <c r="S296" t="s">
+        <v>27</v>
+      </c>
+      <c r="T296" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>45</v>
+      </c>
+      <c r="B297" t="s">
+        <v>499</v>
+      </c>
+      <c r="C297" t="s">
+        <v>499</v>
+      </c>
+      <c r="D297">
+        <v>2</v>
+      </c>
+      <c r="E297" t="s">
+        <v>51</v>
+      </c>
+      <c r="F297" t="s">
+        <v>23</v>
+      </c>
+      <c r="G297">
+        <v>200</v>
+      </c>
+      <c r="H297">
+        <v>91</v>
+      </c>
+      <c r="I297">
+        <v>178</v>
+      </c>
+      <c r="J297">
+        <v>12</v>
+      </c>
+      <c r="K297">
+        <v>0</v>
+      </c>
+      <c r="L297">
+        <v>10</v>
+      </c>
+      <c r="M297">
+        <v>0</v>
+      </c>
+      <c r="N297">
+        <v>0.1000</v>
+      </c>
+      <c r="O297">
+        <v>0.0000</v>
+      </c>
+      <c r="P297" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>32</v>
+      </c>
+      <c r="R297" t="s">
+        <v>26</v>
+      </c>
+      <c r="S297" t="s">
+        <v>27</v>
+      </c>
+      <c r="T297" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>44</v>
+      </c>
+      <c r="B298" t="s">
+        <v>499</v>
+      </c>
+      <c r="C298" t="s">
+        <v>499</v>
+      </c>
+      <c r="D298">
+        <v>1</v>
+      </c>
+      <c r="E298" t="s">
+        <v>54</v>
+      </c>
+      <c r="F298" t="s">
+        <v>23</v>
+      </c>
+      <c r="G298">
+        <v>200</v>
+      </c>
+      <c r="H298">
+        <v>91</v>
+      </c>
+      <c r="I298">
+        <v>180</v>
+      </c>
+      <c r="J298">
+        <v>5</v>
+      </c>
+      <c r="K298">
+        <v>2</v>
+      </c>
+      <c r="L298">
+        <v>13</v>
+      </c>
+      <c r="M298">
+        <v>0</v>
+      </c>
+      <c r="N298">
+        <v>0.1000</v>
+      </c>
+      <c r="O298">
+        <v>0.0000</v>
+      </c>
+      <c r="P298">
+        <v>96</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>118</v>
+      </c>
+      <c r="R298" t="s">
+        <v>26</v>
+      </c>
+      <c r="S298" t="s">
+        <v>27</v>
+      </c>
+      <c r="T298" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>43</v>
+      </c>
+      <c r="B299" t="s">
+        <v>319</v>
+      </c>
+      <c r="C299" t="s">
+        <v>319</v>
+      </c>
+      <c r="D299">
+        <v>3</v>
+      </c>
+      <c r="E299" t="s">
+        <v>31</v>
+      </c>
+      <c r="F299" t="s">
+        <v>23</v>
+      </c>
+      <c r="G299">
+        <v>200</v>
+      </c>
+      <c r="H299">
+        <v>89</v>
+      </c>
+      <c r="I299">
+        <v>169</v>
+      </c>
+      <c r="J299">
+        <v>21</v>
+      </c>
+      <c r="K299">
+        <v>1</v>
+      </c>
+      <c r="L299">
+        <v>9</v>
+      </c>
+      <c r="M299">
+        <v>0</v>
+      </c>
+      <c r="N299">
+        <v>0.1000</v>
+      </c>
+      <c r="O299">
+        <v>0.0000</v>
+      </c>
+      <c r="P299">
+        <v>66</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>182</v>
+      </c>
+      <c r="R299" t="s">
+        <v>26</v>
+      </c>
+      <c r="S299" t="s">
+        <v>27</v>
+      </c>
+      <c r="T299" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>42</v>
+      </c>
+      <c r="B300" t="s">
+        <v>219</v>
+      </c>
+      <c r="C300" t="s">
+        <v>220</v>
+      </c>
+      <c r="D300">
+        <v>3</v>
+      </c>
+      <c r="E300" t="s">
+        <v>31</v>
+      </c>
+      <c r="F300" t="s">
+        <v>23</v>
+      </c>
+      <c r="G300">
+        <v>200</v>
+      </c>
+      <c r="H300">
+        <v>85</v>
+      </c>
+      <c r="I300">
+        <v>155</v>
+      </c>
+      <c r="J300">
+        <v>34</v>
+      </c>
+      <c r="K300">
+        <v>2</v>
+      </c>
+      <c r="L300">
+        <v>9</v>
+      </c>
+      <c r="M300">
+        <v>0</v>
+      </c>
+      <c r="N300">
+        <v>0.2000</v>
+      </c>
+      <c r="O300">
+        <v>0.0000</v>
+      </c>
+      <c r="P300" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>292</v>
+      </c>
+      <c r="R300" t="s">
+        <v>26</v>
+      </c>
+      <c r="S300" t="s">
+        <v>27</v>
+      </c>
+      <c r="T300" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>41</v>
+      </c>
+      <c r="B301" t="s">
+        <v>319</v>
+      </c>
+      <c r="C301" t="s">
+        <v>319</v>
+      </c>
+      <c r="D301">
+        <v>1</v>
+      </c>
+      <c r="E301" t="s">
+        <v>54</v>
+      </c>
+      <c r="F301" t="s">
+        <v>23</v>
+      </c>
+      <c r="G301">
+        <v>200</v>
+      </c>
+      <c r="H301">
+        <v>94</v>
+      </c>
+      <c r="I301">
+        <v>188</v>
+      </c>
+      <c r="J301">
+        <v>1</v>
+      </c>
+      <c r="K301">
+        <v>0</v>
+      </c>
+      <c r="L301">
+        <v>11</v>
+      </c>
+      <c r="M301">
+        <v>0</v>
+      </c>
+      <c r="N301">
+        <v>0.1000</v>
+      </c>
+      <c r="O301">
+        <v>0.0000</v>
+      </c>
+      <c r="P301">
+        <v>76</v>
+      </c>
+      <c r="Q301">
+        <v>86</v>
+      </c>
+      <c r="R301" t="s">
+        <v>26</v>
+      </c>
+      <c r="S301" t="s">
+        <v>27</v>
+      </c>
+      <c r="T301" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>40</v>
+      </c>
+      <c r="B302" t="s">
+        <v>65</v>
+      </c>
+      <c r="C302" t="s">
+        <v>66</v>
+      </c>
+      <c r="D302">
+        <v>4</v>
+      </c>
+      <c r="E302" t="s">
+        <v>57</v>
+      </c>
+      <c r="F302" t="s">
+        <v>23</v>
+      </c>
+      <c r="G302">
+        <v>200</v>
+      </c>
+      <c r="H302">
+        <v>86</v>
+      </c>
+      <c r="I302">
+        <v>166</v>
+      </c>
+      <c r="J302">
+        <v>14</v>
+      </c>
+      <c r="K302">
+        <v>4</v>
+      </c>
+      <c r="L302">
+        <v>16</v>
+      </c>
+      <c r="M302">
+        <v>0</v>
+      </c>
+      <c r="N302">
+        <v>0.1000</v>
+      </c>
+      <c r="O302">
+        <v>0.0000</v>
+      </c>
+      <c r="P302" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q302">
+        <v>55</v>
+      </c>
+      <c r="R302" t="s">
+        <v>26</v>
+      </c>
+      <c r="S302" t="s">
+        <v>27</v>
+      </c>
+      <c r="T302" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>39</v>
+      </c>
+      <c r="B303" t="s">
+        <v>65</v>
+      </c>
+      <c r="C303" t="s">
+        <v>66</v>
+      </c>
+      <c r="D303">
+        <v>3</v>
+      </c>
+      <c r="E303" t="s">
+        <v>31</v>
+      </c>
+      <c r="F303" t="s">
+        <v>23</v>
+      </c>
+      <c r="G303">
+        <v>200</v>
+      </c>
+      <c r="H303">
+        <v>88</v>
+      </c>
+      <c r="I303">
+        <v>165</v>
+      </c>
+      <c r="J303">
+        <v>24</v>
+      </c>
+      <c r="K303">
+        <v>2</v>
+      </c>
+      <c r="L303">
+        <v>9</v>
+      </c>
+      <c r="M303">
+        <v>0</v>
+      </c>
+      <c r="N303">
+        <v>0.1000</v>
+      </c>
+      <c r="O303">
+        <v>0.0000</v>
+      </c>
+      <c r="P303" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q303">
+        <v>88</v>
+      </c>
+      <c r="R303" t="s">
+        <v>26</v>
+      </c>
+      <c r="S303" t="s">
+        <v>27</v>
+      </c>
+      <c r="T303" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>38</v>
+      </c>
+      <c r="B304" t="s">
+        <v>219</v>
+      </c>
+      <c r="C304" t="s">
+        <v>220</v>
+      </c>
+      <c r="D304">
+        <v>3</v>
+      </c>
+      <c r="E304" t="s">
+        <v>31</v>
+      </c>
+      <c r="F304" t="s">
+        <v>23</v>
+      </c>
+      <c r="G304">
+        <v>200</v>
+      </c>
+      <c r="H304">
+        <v>84</v>
+      </c>
+      <c r="I304">
+        <v>157</v>
+      </c>
+      <c r="J304">
+        <v>27</v>
+      </c>
+      <c r="K304">
+        <v>2</v>
+      </c>
+      <c r="L304">
+        <v>14</v>
+      </c>
+      <c r="M304">
+        <v>0</v>
+      </c>
+      <c r="N304">
+        <v>0.2000</v>
+      </c>
+      <c r="O304">
+        <v>0.0000</v>
+      </c>
+      <c r="P304" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>112</v>
+      </c>
+      <c r="R304" t="s">
+        <v>38</v>
+      </c>
+      <c r="S304" t="s">
+        <v>39</v>
+      </c>
+      <c r="T304" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>37</v>
+      </c>
+      <c r="B305" t="s">
+        <v>508</v>
+      </c>
+      <c r="C305" t="s">
+        <v>508</v>
+      </c>
+      <c r="D305">
+        <v>3</v>
+      </c>
+      <c r="E305" t="s">
+        <v>31</v>
+      </c>
+      <c r="F305" t="s">
+        <v>23</v>
+      </c>
+      <c r="G305">
+        <v>200</v>
+      </c>
+      <c r="H305">
+        <v>85</v>
+      </c>
+      <c r="I305">
+        <v>157</v>
+      </c>
+      <c r="J305">
+        <v>29</v>
+      </c>
+      <c r="K305">
+        <v>0</v>
+      </c>
+      <c r="L305">
+        <v>14</v>
+      </c>
+      <c r="M305">
+        <v>0</v>
+      </c>
+      <c r="N305">
+        <v>0.2000</v>
+      </c>
+      <c r="O305">
+        <v>0.0000</v>
+      </c>
+      <c r="P305" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q305">
+        <v>75</v>
+      </c>
+      <c r="R305" t="s">
+        <v>26</v>
+      </c>
+      <c r="S305" t="s">
+        <v>27</v>
+      </c>
+      <c r="T305" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>36</v>
+      </c>
+      <c r="B306" t="s">
+        <v>508</v>
+      </c>
+      <c r="C306" t="s">
+        <v>508</v>
+      </c>
+      <c r="D306">
+        <v>2</v>
+      </c>
+      <c r="E306" t="s">
+        <v>51</v>
+      </c>
+      <c r="F306" t="s">
+        <v>23</v>
+      </c>
+      <c r="G306">
+        <v>200</v>
+      </c>
+      <c r="H306">
+        <v>94</v>
+      </c>
+      <c r="I306">
+        <v>186</v>
+      </c>
+      <c r="J306">
+        <v>5</v>
+      </c>
+      <c r="K306">
+        <v>2</v>
+      </c>
+      <c r="L306">
+        <v>7</v>
+      </c>
+      <c r="M306">
+        <v>0</v>
+      </c>
+      <c r="N306">
+        <v>0.0000</v>
+      </c>
+      <c r="O306">
+        <v>0.0000</v>
+      </c>
+      <c r="P306">
+        <v>97</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>32</v>
+      </c>
+      <c r="R306" t="s">
+        <v>26</v>
+      </c>
+      <c r="S306" t="s">
+        <v>27</v>
+      </c>
+      <c r="T306" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>35</v>
+      </c>
+      <c r="B307" t="s">
+        <v>216</v>
+      </c>
+      <c r="C307" t="s">
+        <v>217</v>
+      </c>
+      <c r="D307">
+        <v>1</v>
+      </c>
+      <c r="E307" t="s">
+        <v>54</v>
+      </c>
+      <c r="F307" t="s">
+        <v>23</v>
+      </c>
+      <c r="G307">
+        <v>200</v>
+      </c>
+      <c r="H307">
+        <v>91</v>
+      </c>
+      <c r="I307">
+        <v>178</v>
+      </c>
+      <c r="J307">
+        <v>11</v>
+      </c>
+      <c r="K307">
+        <v>0</v>
+      </c>
+      <c r="L307">
+        <v>11</v>
+      </c>
+      <c r="M307">
+        <v>0</v>
+      </c>
+      <c r="N307">
+        <v>0.1000</v>
+      </c>
+      <c r="O307">
+        <v>0.0000</v>
+      </c>
+      <c r="P307">
+        <v>22</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>118</v>
+      </c>
+      <c r="R307" t="s">
+        <v>26</v>
+      </c>
+      <c r="S307" t="s">
+        <v>27</v>
+      </c>
+      <c r="T307" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>34</v>
+      </c>
+      <c r="B308" t="s">
+        <v>65</v>
+      </c>
+      <c r="C308" t="s">
+        <v>66</v>
+      </c>
+      <c r="D308">
+        <v>2</v>
+      </c>
+      <c r="E308" t="s">
+        <v>51</v>
+      </c>
+      <c r="F308" t="s">
+        <v>23</v>
+      </c>
+      <c r="G308">
+        <v>200</v>
+      </c>
+      <c r="H308">
+        <v>95</v>
+      </c>
+      <c r="I308">
+        <v>182</v>
+      </c>
+      <c r="J308">
+        <v>14</v>
+      </c>
+      <c r="K308">
+        <v>0</v>
+      </c>
+      <c r="L308">
+        <v>4</v>
+      </c>
+      <c r="M308">
+        <v>0</v>
+      </c>
+      <c r="N308">
+        <v>0.0000</v>
+      </c>
+      <c r="O308">
+        <v>0.0000</v>
+      </c>
+      <c r="P308" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>52</v>
+      </c>
+      <c r="R308" t="s">
+        <v>26</v>
+      </c>
+      <c r="S308" t="s">
+        <v>27</v>
+      </c>
+      <c r="T308" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>33</v>
+      </c>
+      <c r="B309" t="s">
+        <v>65</v>
+      </c>
+      <c r="C309" t="s">
+        <v>66</v>
+      </c>
+      <c r="D309">
+        <v>1</v>
+      </c>
+      <c r="E309" t="s">
+        <v>54</v>
+      </c>
+      <c r="F309" t="s">
+        <v>23</v>
+      </c>
+      <c r="G309">
+        <v>200</v>
+      </c>
+      <c r="H309">
+        <v>94</v>
+      </c>
+      <c r="I309">
+        <v>188</v>
+      </c>
+      <c r="J309">
+        <v>2</v>
+      </c>
+      <c r="K309">
+        <v>1</v>
+      </c>
+      <c r="L309">
+        <v>9</v>
+      </c>
+      <c r="M309">
+        <v>0</v>
+      </c>
+      <c r="N309">
+        <v>0.1000</v>
+      </c>
+      <c r="O309">
+        <v>0.0000</v>
+      </c>
+      <c r="P309" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q309">
+        <v>64</v>
+      </c>
+      <c r="R309" t="s">
+        <v>26</v>
+      </c>
+      <c r="S309" t="s">
+        <v>27</v>
+      </c>
+      <c r="T309" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>32</v>
+      </c>
+      <c r="B310" t="s">
+        <v>34</v>
+      </c>
+      <c r="C310" t="s">
+        <v>34</v>
+      </c>
+      <c r="D310">
+        <v>4</v>
+      </c>
+      <c r="E310" t="s">
+        <v>57</v>
+      </c>
+      <c r="F310" t="s">
+        <v>23</v>
+      </c>
+      <c r="G310">
+        <v>200</v>
+      </c>
+      <c r="H310">
+        <v>91</v>
+      </c>
+      <c r="I310">
+        <v>176</v>
+      </c>
+      <c r="J310">
+        <v>16</v>
+      </c>
+      <c r="K310">
+        <v>4</v>
+      </c>
+      <c r="L310">
+        <v>4</v>
+      </c>
+      <c r="M310">
+        <v>0</v>
+      </c>
+      <c r="N310">
+        <v>0.1000</v>
+      </c>
+      <c r="O310">
+        <v>0.0000</v>
+      </c>
+      <c r="P310">
+        <v>66</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>123</v>
+      </c>
+      <c r="R310" t="s">
+        <v>26</v>
+      </c>
+      <c r="S310" t="s">
+        <v>27</v>
+      </c>
+      <c r="T310" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>31</v>
+      </c>
+      <c r="B311" t="s">
+        <v>34</v>
+      </c>
+      <c r="C311" t="s">
+        <v>34</v>
+      </c>
+      <c r="D311">
+        <v>3</v>
+      </c>
+      <c r="E311" t="s">
+        <v>31</v>
+      </c>
+      <c r="F311" t="s">
+        <v>23</v>
+      </c>
+      <c r="G311">
+        <v>200</v>
+      </c>
+      <c r="H311">
+        <v>89</v>
+      </c>
+      <c r="I311">
+        <v>168</v>
+      </c>
+      <c r="J311">
+        <v>21</v>
+      </c>
+      <c r="K311">
+        <v>1</v>
+      </c>
+      <c r="L311">
+        <v>10</v>
+      </c>
+      <c r="M311">
+        <v>0</v>
+      </c>
+      <c r="N311">
+        <v>0.2000</v>
+      </c>
+      <c r="O311">
+        <v>0.0000</v>
+      </c>
+      <c r="P311" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>137</v>
+      </c>
+      <c r="R311" t="s">
+        <v>26</v>
+      </c>
+      <c r="S311" t="s">
+        <v>27</v>
+      </c>
+      <c r="T311" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>30</v>
+      </c>
+      <c r="B312" t="s">
+        <v>219</v>
+      </c>
+      <c r="C312" t="s">
+        <v>220</v>
+      </c>
+      <c r="D312">
+        <v>3</v>
+      </c>
+      <c r="E312" t="s">
+        <v>31</v>
+      </c>
+      <c r="F312" t="s">
+        <v>23</v>
+      </c>
+      <c r="G312">
+        <v>200</v>
+      </c>
+      <c r="H312">
+        <v>80</v>
+      </c>
+      <c r="I312">
+        <v>144</v>
+      </c>
+      <c r="J312">
+        <v>38</v>
+      </c>
+      <c r="K312">
+        <v>7</v>
+      </c>
+      <c r="L312">
+        <v>11</v>
+      </c>
+      <c r="M312">
+        <v>0</v>
+      </c>
+      <c r="N312">
+        <v>0.2000</v>
+      </c>
+      <c r="O312">
+        <v>0.0000</v>
+      </c>
+      <c r="P312" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>85</v>
+      </c>
+      <c r="R312" t="s">
+        <v>38</v>
+      </c>
+      <c r="S312" t="s">
+        <v>39</v>
+      </c>
+      <c r="T312" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>29</v>
+      </c>
+      <c r="B313" t="s">
+        <v>372</v>
+      </c>
+      <c r="C313" t="s">
+        <v>373</v>
+      </c>
+      <c r="D313">
+        <v>5</v>
+      </c>
+      <c r="E313" t="s">
+        <v>35</v>
+      </c>
+      <c r="F313" t="s">
+        <v>23</v>
+      </c>
+      <c r="G313">
+        <v>200</v>
+      </c>
+      <c r="H313">
+        <v>91</v>
+      </c>
+      <c r="I313">
+        <v>176</v>
+      </c>
+      <c r="J313">
+        <v>16</v>
+      </c>
+      <c r="K313">
+        <v>1</v>
+      </c>
+      <c r="L313">
+        <v>7</v>
+      </c>
+      <c r="M313">
+        <v>0</v>
+      </c>
+      <c r="N313">
+        <v>0.7000</v>
+      </c>
+      <c r="O313">
+        <v>0.0000</v>
+      </c>
+      <c r="P313" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q313">
+        <v>66</v>
+      </c>
+      <c r="R313" t="s">
+        <v>26</v>
+      </c>
+      <c r="S313" t="s">
+        <v>27</v>
+      </c>
+      <c r="T313" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>28</v>
+      </c>
+      <c r="B314" t="s">
+        <v>219</v>
+      </c>
+      <c r="C314" t="s">
+        <v>220</v>
+      </c>
+      <c r="D314">
+        <v>2</v>
+      </c>
+      <c r="E314" t="s">
+        <v>51</v>
+      </c>
+      <c r="F314" t="s">
+        <v>23</v>
+      </c>
+      <c r="G314">
+        <v>200</v>
+      </c>
+      <c r="H314">
+        <v>94</v>
+      </c>
+      <c r="I314">
+        <v>183</v>
+      </c>
+      <c r="J314">
+        <v>12</v>
+      </c>
+      <c r="K314">
+        <v>1</v>
+      </c>
+      <c r="L314">
+        <v>4</v>
+      </c>
+      <c r="M314">
+        <v>0</v>
+      </c>
+      <c r="N314">
+        <v>0.0000</v>
+      </c>
+      <c r="O314">
+        <v>0.0000</v>
+      </c>
+      <c r="P314" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>189</v>
+      </c>
+      <c r="R314" t="s">
+        <v>26</v>
+      </c>
+      <c r="S314" t="s">
+        <v>27</v>
+      </c>
+      <c r="T314" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>27</v>
+      </c>
+      <c r="B315" t="s">
+        <v>225</v>
+      </c>
+      <c r="C315" t="s">
+        <v>225</v>
+      </c>
+      <c r="D315">
+        <v>1</v>
+      </c>
+      <c r="E315" t="s">
+        <v>54</v>
+      </c>
+      <c r="F315" t="s">
+        <v>23</v>
+      </c>
+      <c r="G315">
+        <v>200</v>
+      </c>
+      <c r="H315">
+        <v>92</v>
+      </c>
+      <c r="I315">
+        <v>183</v>
+      </c>
+      <c r="J315">
+        <v>6</v>
+      </c>
+      <c r="K315">
+        <v>1</v>
+      </c>
+      <c r="L315">
+        <v>9</v>
+      </c>
+      <c r="M315">
+        <v>1</v>
+      </c>
+      <c r="N315">
+        <v>0.5000</v>
+      </c>
+      <c r="O315">
+        <v>0.0000</v>
+      </c>
+      <c r="P315" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>304</v>
+      </c>
+      <c r="R315" t="s">
+        <v>26</v>
+      </c>
+      <c r="S315" t="s">
+        <v>27</v>
+      </c>
+      <c r="T315" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>26</v>
+      </c>
+      <c r="B316" t="s">
+        <v>372</v>
+      </c>
+      <c r="C316" t="s">
+        <v>373</v>
+      </c>
+      <c r="D316">
+        <v>4</v>
+      </c>
+      <c r="E316" t="s">
+        <v>57</v>
+      </c>
+      <c r="F316" t="s">
+        <v>23</v>
+      </c>
+      <c r="G316">
+        <v>200</v>
+      </c>
+      <c r="H316">
+        <v>90</v>
+      </c>
+      <c r="I316">
+        <v>168</v>
+      </c>
+      <c r="J316">
+        <v>27</v>
+      </c>
+      <c r="K316">
+        <v>1</v>
+      </c>
+      <c r="L316">
+        <v>4</v>
+      </c>
+      <c r="M316">
+        <v>0</v>
+      </c>
+      <c r="N316">
+        <v>0.0000</v>
+      </c>
+      <c r="O316">
+        <v>0.0000</v>
+      </c>
+      <c r="P316" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q316">
+        <v>77</v>
+      </c>
+      <c r="R316" t="s">
+        <v>26</v>
+      </c>
+      <c r="S316" t="s">
+        <v>27</v>
+      </c>
+      <c r="T316" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317">
+        <v>25</v>
+      </c>
+      <c r="B317" t="s">
+        <v>219</v>
+      </c>
+      <c r="C317" t="s">
+        <v>220</v>
+      </c>
+      <c r="D317">
+        <v>1</v>
+      </c>
+      <c r="E317" t="s">
+        <v>54</v>
+      </c>
+      <c r="F317" t="s">
+        <v>23</v>
+      </c>
+      <c r="G317">
+        <v>200</v>
+      </c>
+      <c r="H317">
+        <v>96</v>
+      </c>
+      <c r="I317">
+        <v>188</v>
+      </c>
+      <c r="J317">
+        <v>7</v>
+      </c>
+      <c r="K317">
+        <v>2</v>
+      </c>
+      <c r="L317">
+        <v>3</v>
+      </c>
+      <c r="M317">
+        <v>0</v>
+      </c>
+      <c r="N317">
+        <v>0.0000</v>
+      </c>
+      <c r="O317">
+        <v>0.0000</v>
+      </c>
+      <c r="P317">
+        <v>22</v>
+      </c>
+      <c r="Q317">
+        <v>65</v>
+      </c>
+      <c r="R317" t="s">
+        <v>26</v>
+      </c>
+      <c r="S317" t="s">
+        <v>27</v>
+      </c>
+      <c r="T317" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>24</v>
+      </c>
+      <c r="B318" t="s">
+        <v>372</v>
+      </c>
+      <c r="C318" t="s">
+        <v>373</v>
+      </c>
+      <c r="D318">
+        <v>3</v>
+      </c>
+      <c r="E318" t="s">
+        <v>31</v>
+      </c>
+      <c r="F318" t="s">
+        <v>23</v>
+      </c>
+      <c r="G318">
+        <v>200</v>
+      </c>
+      <c r="H318">
+        <v>86</v>
+      </c>
+      <c r="I318">
+        <v>157</v>
+      </c>
+      <c r="J318">
+        <v>35</v>
+      </c>
+      <c r="K318">
+        <v>1</v>
+      </c>
+      <c r="L318">
+        <v>7</v>
+      </c>
+      <c r="M318">
+        <v>0</v>
+      </c>
+      <c r="N318">
+        <v>0.1000</v>
+      </c>
+      <c r="O318">
+        <v>0.0000</v>
+      </c>
+      <c r="P318" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>142</v>
+      </c>
+      <c r="R318" t="s">
+        <v>26</v>
+      </c>
+      <c r="S318" t="s">
+        <v>27</v>
+      </c>
+      <c r="T318" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>23</v>
+      </c>
+      <c r="B319" t="s">
+        <v>523</v>
+      </c>
+      <c r="C319" t="s">
+        <v>523</v>
+      </c>
+      <c r="D319">
+        <v>4</v>
+      </c>
+      <c r="E319" t="s">
+        <v>57</v>
+      </c>
+      <c r="F319" t="s">
+        <v>23</v>
+      </c>
+      <c r="G319">
+        <v>200</v>
+      </c>
+      <c r="H319">
+        <v>92</v>
+      </c>
+      <c r="I319">
+        <v>176</v>
+      </c>
+      <c r="J319">
+        <v>15</v>
+      </c>
+      <c r="K319">
+        <v>3</v>
+      </c>
+      <c r="L319">
+        <v>6</v>
+      </c>
+      <c r="M319">
+        <v>0</v>
+      </c>
+      <c r="N319">
+        <v>0.1000</v>
+      </c>
+      <c r="O319">
+        <v>0.0000</v>
+      </c>
+      <c r="P319" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>155</v>
+      </c>
+      <c r="R319" t="s">
+        <v>26</v>
+      </c>
+      <c r="S319" t="s">
+        <v>27</v>
+      </c>
+      <c r="T319" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>22</v>
+      </c>
+      <c r="B320" t="s">
+        <v>523</v>
+      </c>
+      <c r="C320" t="s">
+        <v>523</v>
+      </c>
+      <c r="D320">
+        <v>3</v>
+      </c>
+      <c r="E320" t="s">
+        <v>31</v>
+      </c>
+      <c r="F320" t="s">
+        <v>23</v>
+      </c>
+      <c r="G320">
+        <v>200</v>
+      </c>
+      <c r="H320">
+        <v>86</v>
+      </c>
+      <c r="I320">
+        <v>161</v>
+      </c>
+      <c r="J320">
+        <v>27</v>
+      </c>
+      <c r="K320">
+        <v>1</v>
+      </c>
+      <c r="L320">
+        <v>11</v>
+      </c>
+      <c r="M320">
+        <v>0</v>
+      </c>
+      <c r="N320">
+        <v>0.2000</v>
+      </c>
+      <c r="O320">
+        <v>0.0000</v>
+      </c>
+      <c r="P320" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>142</v>
+      </c>
+      <c r="R320" t="s">
+        <v>26</v>
+      </c>
+      <c r="S320" t="s">
+        <v>27</v>
+      </c>
+      <c r="T320" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>21</v>
+      </c>
+      <c r="B321" t="s">
+        <v>523</v>
+      </c>
+      <c r="C321" t="s">
+        <v>523</v>
+      </c>
+      <c r="D321">
+        <v>2</v>
+      </c>
+      <c r="E321" t="s">
+        <v>51</v>
+      </c>
+      <c r="F321" t="s">
+        <v>23</v>
+      </c>
+      <c r="G321">
+        <v>200</v>
+      </c>
+      <c r="H321">
+        <v>91</v>
+      </c>
+      <c r="I321">
+        <v>182</v>
+      </c>
+      <c r="J321">
+        <v>4</v>
+      </c>
+      <c r="K321">
+        <v>2</v>
+      </c>
+      <c r="L321">
+        <v>12</v>
+      </c>
+      <c r="M321">
+        <v>0</v>
+      </c>
+      <c r="N321">
+        <v>0.1000</v>
+      </c>
+      <c r="O321">
+        <v>0.0000</v>
+      </c>
+      <c r="P321" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>93</v>
+      </c>
+      <c r="R321" t="s">
+        <v>26</v>
+      </c>
+      <c r="S321" t="s">
+        <v>27</v>
+      </c>
+      <c r="T321" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>20</v>
+      </c>
+      <c r="B322" t="s">
+        <v>523</v>
+      </c>
+      <c r="C322" t="s">
+        <v>523</v>
+      </c>
+      <c r="D322">
+        <v>1</v>
+      </c>
+      <c r="E322" t="s">
+        <v>54</v>
+      </c>
+      <c r="F322" t="s">
+        <v>23</v>
+      </c>
+      <c r="G322">
+        <v>200</v>
+      </c>
+      <c r="H322">
+        <v>90</v>
+      </c>
+      <c r="I322">
+        <v>181</v>
+      </c>
+      <c r="J322">
+        <v>3</v>
+      </c>
+      <c r="K322">
+        <v>0</v>
+      </c>
+      <c r="L322">
+        <v>16</v>
+      </c>
+      <c r="M322">
+        <v>0</v>
+      </c>
+      <c r="N322">
+        <v>0.3000</v>
+      </c>
+      <c r="O322">
+        <v>0.0000</v>
+      </c>
+      <c r="P322" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>119</v>
+      </c>
+      <c r="R322" t="s">
+        <v>26</v>
+      </c>
+      <c r="S322" t="s">
+        <v>27</v>
+      </c>
+      <c r="T322" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>19</v>
+      </c>
+      <c r="B323" t="s">
+        <v>528</v>
+      </c>
+      <c r="C323" t="s">
+        <v>529</v>
+      </c>
+      <c r="D323">
+        <v>1</v>
+      </c>
+      <c r="E323" t="s">
+        <v>54</v>
+      </c>
+      <c r="F323" t="s">
+        <v>23</v>
+      </c>
+      <c r="G323">
+        <v>200</v>
+      </c>
+      <c r="H323">
+        <v>93</v>
+      </c>
+      <c r="I323">
+        <v>186</v>
+      </c>
+      <c r="J323">
+        <v>1</v>
+      </c>
+      <c r="K323">
+        <v>1</v>
+      </c>
+      <c r="L323">
+        <v>12</v>
+      </c>
+      <c r="M323">
+        <v>0</v>
+      </c>
+      <c r="N323">
+        <v>0.1000</v>
+      </c>
+      <c r="O323">
+        <v>0.0000</v>
+      </c>
+      <c r="P323">
+        <v>86</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>104</v>
+      </c>
+      <c r="R323" t="s">
+        <v>26</v>
+      </c>
+      <c r="S323" t="s">
+        <v>27</v>
+      </c>
+      <c r="T323" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>18</v>
+      </c>
+      <c r="B324" t="s">
+        <v>34</v>
+      </c>
+      <c r="C324" t="s">
+        <v>34</v>
+      </c>
+      <c r="D324">
+        <v>2</v>
+      </c>
+      <c r="E324" t="s">
+        <v>51</v>
+      </c>
+      <c r="F324" t="s">
+        <v>23</v>
+      </c>
+      <c r="G324">
+        <v>200</v>
+      </c>
+      <c r="H324">
+        <v>91</v>
+      </c>
+      <c r="I324">
+        <v>179</v>
+      </c>
+      <c r="J324">
+        <v>9</v>
+      </c>
+      <c r="K324">
+        <v>1</v>
+      </c>
+      <c r="L324">
+        <v>11</v>
+      </c>
+      <c r="M324">
+        <v>0</v>
+      </c>
+      <c r="N324">
+        <v>0.1000</v>
+      </c>
+      <c r="O324">
+        <v>0.0000</v>
+      </c>
+      <c r="P324">
+        <v>33</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>76</v>
+      </c>
+      <c r="R324" t="s">
+        <v>26</v>
+      </c>
+      <c r="S324" t="s">
+        <v>27</v>
+      </c>
+      <c r="T324" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>17</v>
+      </c>
+      <c r="B325" t="s">
+        <v>34</v>
+      </c>
+      <c r="C325" t="s">
+        <v>34</v>
+      </c>
+      <c r="D325">
+        <v>1</v>
+      </c>
+      <c r="E325" t="s">
+        <v>54</v>
+      </c>
+      <c r="F325" t="s">
+        <v>23</v>
+      </c>
+      <c r="G325">
+        <v>200</v>
+      </c>
+      <c r="H325">
+        <v>94</v>
+      </c>
+      <c r="I325">
+        <v>186</v>
+      </c>
+      <c r="J325">
+        <v>4</v>
+      </c>
+      <c r="K325">
+        <v>3</v>
+      </c>
+      <c r="L325">
+        <v>7</v>
+      </c>
+      <c r="M325">
+        <v>0</v>
+      </c>
+      <c r="N325">
+        <v>0.1000</v>
+      </c>
+      <c r="O325">
+        <v>0.0000</v>
+      </c>
+      <c r="P325">
+        <v>33</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>246</v>
+      </c>
+      <c r="R325" t="s">
+        <v>26</v>
+      </c>
+      <c r="S325" t="s">
+        <v>27</v>
+      </c>
+      <c r="T325" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>16</v>
+      </c>
+      <c r="B326" t="s">
+        <v>372</v>
+      </c>
+      <c r="C326" t="s">
+        <v>373</v>
+      </c>
+      <c r="D326">
+        <v>2</v>
+      </c>
+      <c r="E326" t="s">
+        <v>51</v>
+      </c>
+      <c r="F326" t="s">
+        <v>23</v>
+      </c>
+      <c r="G326">
+        <v>200</v>
+      </c>
+      <c r="H326">
+        <v>93</v>
+      </c>
+      <c r="I326">
+        <v>181</v>
+      </c>
+      <c r="J326">
+        <v>13</v>
+      </c>
+      <c r="K326">
+        <v>1</v>
+      </c>
+      <c r="L326">
+        <v>5</v>
+      </c>
+      <c r="M326">
+        <v>0</v>
+      </c>
+      <c r="N326">
+        <v>0.1000</v>
+      </c>
+      <c r="O326">
+        <v>0.0000</v>
+      </c>
+      <c r="P326">
+        <v>66</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>43</v>
+      </c>
+      <c r="R326" t="s">
+        <v>26</v>
+      </c>
+      <c r="S326" t="s">
+        <v>27</v>
+      </c>
+      <c r="T326" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>15</v>
+      </c>
+      <c r="B327" t="s">
+        <v>372</v>
+      </c>
+      <c r="C327" t="s">
+        <v>373</v>
+      </c>
+      <c r="D327">
+        <v>1</v>
+      </c>
+      <c r="E327" t="s">
+        <v>54</v>
+      </c>
+      <c r="F327" t="s">
+        <v>23</v>
+      </c>
+      <c r="G327">
+        <v>200</v>
+      </c>
+      <c r="H327">
+        <v>97</v>
+      </c>
+      <c r="I327">
+        <v>191</v>
+      </c>
+      <c r="J327">
+        <v>6</v>
+      </c>
+      <c r="K327">
+        <v>1</v>
+      </c>
+      <c r="L327">
+        <v>2</v>
+      </c>
+      <c r="M327">
+        <v>0</v>
+      </c>
+      <c r="N327">
+        <v>0.0000</v>
+      </c>
+      <c r="O327">
+        <v>0.0000</v>
+      </c>
+      <c r="P327">
+        <v>43</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>119</v>
+      </c>
+      <c r="R327" t="s">
+        <v>26</v>
+      </c>
+      <c r="S327" t="s">
+        <v>27</v>
+      </c>
+      <c r="T327" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>311</v>
+      </c>
+      <c r="C328" t="s">
+        <v>311</v>
+      </c>
+      <c r="D328">
+        <v>4</v>
+      </c>
+      <c r="E328" t="s">
+        <v>57</v>
+      </c>
+      <c r="F328" t="s">
+        <v>23</v>
+      </c>
+      <c r="G328">
+        <v>200</v>
+      </c>
+      <c r="H328">
+        <v>94</v>
+      </c>
+      <c r="I328">
+        <v>182</v>
+      </c>
+      <c r="J328">
+        <v>16</v>
+      </c>
+      <c r="K328">
+        <v>0</v>
+      </c>
+      <c r="L328">
+        <v>2</v>
+      </c>
+      <c r="M328">
+        <v>0</v>
+      </c>
+      <c r="N328">
+        <v>0.1000</v>
+      </c>
+      <c r="O328">
+        <v>0.0000</v>
+      </c>
+      <c r="P328" t="s">
+        <v>535</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>536</v>
+      </c>
+      <c r="R328" t="s">
+        <v>26</v>
+      </c>
+      <c r="S328" t="s">
+        <v>27</v>
+      </c>
+      <c r="T328" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329">
+        <v>13</v>
+      </c>
+      <c r="B329" t="s">
+        <v>508</v>
+      </c>
+      <c r="C329" t="s">
+        <v>508</v>
+      </c>
+      <c r="D329">
+        <v>1</v>
+      </c>
+      <c r="E329" t="s">
+        <v>54</v>
+      </c>
+      <c r="F329" t="s">
+        <v>23</v>
+      </c>
+      <c r="G329">
+        <v>200</v>
+      </c>
+      <c r="H329">
+        <v>93</v>
+      </c>
+      <c r="I329">
+        <v>185</v>
+      </c>
+      <c r="J329">
+        <v>4</v>
+      </c>
+      <c r="K329">
+        <v>2</v>
+      </c>
+      <c r="L329">
+        <v>9</v>
+      </c>
+      <c r="M329">
+        <v>0</v>
+      </c>
+      <c r="N329">
+        <v>0.1000</v>
+      </c>
+      <c r="O329">
+        <v>0.0000</v>
+      </c>
+      <c r="P329" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>189</v>
+      </c>
+      <c r="R329" t="s">
+        <v>26</v>
+      </c>
+      <c r="S329" t="s">
+        <v>27</v>
+      </c>
+      <c r="T329" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>12</v>
+      </c>
+      <c r="B330" t="s">
+        <v>219</v>
+      </c>
+      <c r="C330" t="s">
+        <v>220</v>
+      </c>
+      <c r="D330">
+        <v>1</v>
+      </c>
+      <c r="E330" t="s">
+        <v>54</v>
+      </c>
+      <c r="F330" t="s">
+        <v>23</v>
+      </c>
+      <c r="G330">
+        <v>200</v>
+      </c>
+      <c r="H330">
+        <v>88</v>
+      </c>
+      <c r="I330">
+        <v>175</v>
+      </c>
+      <c r="J330">
+        <v>5</v>
+      </c>
+      <c r="K330">
+        <v>3</v>
+      </c>
+      <c r="L330">
+        <v>17</v>
+      </c>
+      <c r="M330">
+        <v>0</v>
+      </c>
+      <c r="N330">
+        <v>0.3000</v>
+      </c>
+      <c r="O330">
+        <v>0.0000</v>
+      </c>
+      <c r="P330" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>540</v>
+      </c>
+      <c r="R330" t="s">
+        <v>38</v>
+      </c>
+      <c r="S330" t="s">
+        <v>39</v>
+      </c>
+      <c r="T330" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>11</v>
+      </c>
+      <c r="B331" t="s">
+        <v>311</v>
+      </c>
+      <c r="C331" t="s">
+        <v>311</v>
+      </c>
+      <c r="D331">
+        <v>3</v>
+      </c>
+      <c r="E331" t="s">
+        <v>31</v>
+      </c>
+      <c r="F331" t="s">
+        <v>23</v>
+      </c>
+      <c r="G331">
+        <v>200</v>
+      </c>
+      <c r="H331">
+        <v>92</v>
+      </c>
+      <c r="I331">
+        <v>175</v>
+      </c>
+      <c r="J331">
+        <v>18</v>
+      </c>
+      <c r="K331">
+        <v>1</v>
+      </c>
+      <c r="L331">
+        <v>6</v>
+      </c>
+      <c r="M331">
+        <v>0</v>
+      </c>
+      <c r="N331">
+        <v>0.1000</v>
+      </c>
+      <c r="O331">
+        <v>0.0000</v>
+      </c>
+      <c r="P331" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>155</v>
+      </c>
+      <c r="R331" t="s">
+        <v>26</v>
+      </c>
+      <c r="S331" t="s">
+        <v>27</v>
+      </c>
+      <c r="T331" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
+        <v>10</v>
+      </c>
+      <c r="B332" t="s">
+        <v>311</v>
+      </c>
+      <c r="C332" t="s">
+        <v>311</v>
+      </c>
+      <c r="D332">
+        <v>2</v>
+      </c>
+      <c r="E332" t="s">
+        <v>51</v>
+      </c>
+      <c r="F332" t="s">
+        <v>23</v>
+      </c>
+      <c r="G332">
+        <v>200</v>
+      </c>
+      <c r="H332">
+        <v>95</v>
+      </c>
+      <c r="I332">
+        <v>186</v>
+      </c>
+      <c r="J332">
+        <v>10</v>
+      </c>
+      <c r="K332">
+        <v>0</v>
+      </c>
+      <c r="L332">
+        <v>4</v>
+      </c>
+      <c r="M332">
+        <v>0</v>
+      </c>
+      <c r="N332">
+        <v>0.0000</v>
+      </c>
+      <c r="O332">
+        <v>0.0000</v>
+      </c>
+      <c r="P332" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>55</v>
+      </c>
+      <c r="R332" t="s">
+        <v>26</v>
+      </c>
+      <c r="S332" t="s">
+        <v>27</v>
+      </c>
+      <c r="T332" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>9</v>
+      </c>
+      <c r="B333" t="s">
+        <v>311</v>
+      </c>
+      <c r="C333" t="s">
+        <v>311</v>
+      </c>
+      <c r="D333">
+        <v>1</v>
+      </c>
+      <c r="E333" t="s">
+        <v>54</v>
+      </c>
+      <c r="F333" t="s">
+        <v>23</v>
+      </c>
+      <c r="G333">
+        <v>200</v>
+      </c>
+      <c r="H333">
+        <v>97</v>
+      </c>
+      <c r="I333">
+        <v>193</v>
+      </c>
+      <c r="J333">
+        <v>4</v>
+      </c>
+      <c r="K333">
+        <v>0</v>
+      </c>
+      <c r="L333">
+        <v>3</v>
+      </c>
+      <c r="M333">
+        <v>0</v>
+      </c>
+      <c r="N333">
+        <v>0.0000</v>
+      </c>
+      <c r="O333">
+        <v>0.0000</v>
+      </c>
+      <c r="P333">
+        <v>22</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>189</v>
+      </c>
+      <c r="R333" t="s">
+        <v>26</v>
+      </c>
+      <c r="S333" t="s">
+        <v>27</v>
+      </c>
+      <c r="T333" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>8</v>
+      </c>
+      <c r="B334" t="s">
+        <v>545</v>
+      </c>
+      <c r="C334" t="s">
+        <v>545</v>
+      </c>
+      <c r="D334">
+        <v>3</v>
+      </c>
+      <c r="E334" t="s">
+        <v>31</v>
+      </c>
+      <c r="F334" t="s">
+        <v>23</v>
+      </c>
+      <c r="G334">
+        <v>200</v>
+      </c>
+      <c r="H334">
+        <v>88</v>
+      </c>
+      <c r="I334">
+        <v>162</v>
+      </c>
+      <c r="J334">
+        <v>27</v>
+      </c>
+      <c r="K334">
+        <v>0</v>
+      </c>
+      <c r="L334">
+        <v>11</v>
+      </c>
+      <c r="M334">
+        <v>0</v>
+      </c>
+      <c r="N334">
+        <v>0.2000</v>
+      </c>
+      <c r="O334">
+        <v>0.0000</v>
+      </c>
+      <c r="P334" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>129</v>
+      </c>
+      <c r="R334" t="s">
+        <v>26</v>
+      </c>
+      <c r="S334" t="s">
+        <v>27</v>
+      </c>
+      <c r="T334" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335">
+        <v>7</v>
+      </c>
+      <c r="B335" t="s">
+        <v>545</v>
+      </c>
+      <c r="C335" t="s">
+        <v>545</v>
+      </c>
+      <c r="D335">
+        <v>2</v>
+      </c>
+      <c r="E335" t="s">
+        <v>51</v>
+      </c>
+      <c r="F335" t="s">
+        <v>23</v>
+      </c>
+      <c r="G335">
+        <v>200</v>
+      </c>
+      <c r="H335">
+        <v>93</v>
+      </c>
+      <c r="I335">
+        <v>181</v>
+      </c>
+      <c r="J335">
+        <v>12</v>
+      </c>
+      <c r="K335">
+        <v>0</v>
+      </c>
+      <c r="L335">
+        <v>7</v>
+      </c>
+      <c r="M335">
+        <v>0</v>
+      </c>
+      <c r="N335">
+        <v>0.1000</v>
+      </c>
+      <c r="O335">
+        <v>0.0000</v>
+      </c>
+      <c r="P335" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>129</v>
+      </c>
+      <c r="R335" t="s">
+        <v>26</v>
+      </c>
+      <c r="S335" t="s">
+        <v>27</v>
+      </c>
+      <c r="T335" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336">
+        <v>6</v>
+      </c>
+      <c r="B336" t="s">
+        <v>545</v>
+      </c>
+      <c r="C336" t="s">
+        <v>545</v>
+      </c>
+      <c r="D336">
+        <v>1</v>
+      </c>
+      <c r="E336" t="s">
+        <v>54</v>
+      </c>
+      <c r="F336" t="s">
+        <v>23</v>
+      </c>
+      <c r="G336">
+        <v>200</v>
+      </c>
+      <c r="H336">
+        <v>94</v>
+      </c>
+      <c r="I336">
+        <v>187</v>
+      </c>
+      <c r="J336">
+        <v>6</v>
+      </c>
+      <c r="K336">
+        <v>0</v>
+      </c>
+      <c r="L336">
+        <v>7</v>
+      </c>
+      <c r="M336">
+        <v>0</v>
+      </c>
+      <c r="N336">
+        <v>0.1000</v>
+      </c>
+      <c r="O336">
+        <v>0.0000</v>
+      </c>
+      <c r="P336" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>63</v>
+      </c>
+      <c r="R336" t="s">
+        <v>26</v>
+      </c>
+      <c r="S336" t="s">
+        <v>27</v>
+      </c>
+      <c r="T336" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337">
+        <v>5</v>
+      </c>
+      <c r="B337" t="s">
+        <v>545</v>
+      </c>
+      <c r="C337" t="s">
+        <v>545</v>
+      </c>
+      <c r="D337">
+        <v>1</v>
+      </c>
+      <c r="E337" t="s">
+        <v>54</v>
+      </c>
+      <c r="F337" t="s">
+        <v>23</v>
+      </c>
+      <c r="G337">
+        <v>200</v>
+      </c>
+      <c r="H337">
+        <v>87</v>
+      </c>
+      <c r="I337">
+        <v>175</v>
+      </c>
+      <c r="J337">
+        <v>5</v>
+      </c>
+      <c r="K337">
+        <v>1</v>
+      </c>
+      <c r="L337">
+        <v>19</v>
+      </c>
+      <c r="M337">
+        <v>0</v>
+      </c>
+      <c r="N337">
+        <v>0.3000</v>
+      </c>
+      <c r="O337">
+        <v>0.0000</v>
+      </c>
+      <c r="P337">
+        <v>97</v>
+      </c>
+      <c r="Q337">
+        <v>43</v>
+      </c>
+      <c r="R337" t="s">
+        <v>38</v>
+      </c>
+      <c r="S337" t="s">
+        <v>39</v>
+      </c>
+      <c r="T337" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338">
+        <v>4</v>
+      </c>
+      <c r="B338" t="s">
+        <v>550</v>
+      </c>
+      <c r="C338" t="s">
+        <v>550</v>
+      </c>
+      <c r="D338">
+        <v>1</v>
+      </c>
+      <c r="E338" t="s">
+        <v>54</v>
+      </c>
+      <c r="F338" t="s">
+        <v>23</v>
+      </c>
+      <c r="G338">
+        <v>20</v>
+      </c>
+      <c r="H338">
         <v>83</v>
       </c>
-      <c r="I242">
+      <c r="I338">
         <v>21</v>
       </c>
-      <c r="J242">
+      <c r="J338">
+        <v>0</v>
+      </c>
+      <c r="K338">
         <v>1</v>
       </c>
-      <c r="K242">
+      <c r="L338">
+        <v>3</v>
+      </c>
+      <c r="M338">
+        <v>0</v>
+      </c>
+      <c r="N338">
+        <v>0.1000</v>
+      </c>
+      <c r="O338">
+        <v>0.0000</v>
+      </c>
+      <c r="P338" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q338">
+        <v>86</v>
+      </c>
+      <c r="R338" t="s">
+        <v>38</v>
+      </c>
+      <c r="S338" t="s">
+        <v>551</v>
+      </c>
+      <c r="T338" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>3</v>
+      </c>
+      <c r="B339" t="s">
+        <v>550</v>
+      </c>
+      <c r="C339" t="s">
+        <v>550</v>
+      </c>
+      <c r="D339">
+        <v>2</v>
+      </c>
+      <c r="E339" t="s">
+        <v>51</v>
+      </c>
+      <c r="F339" t="s">
+        <v>23</v>
+      </c>
+      <c r="G339">
+        <v>20</v>
+      </c>
+      <c r="H339">
+        <v>83</v>
+      </c>
+      <c r="I339">
+        <v>21</v>
+      </c>
+      <c r="J339">
+        <v>0</v>
+      </c>
+      <c r="K339">
         <v>1</v>
       </c>
-      <c r="L242">
+      <c r="L339">
         <v>3</v>
       </c>
-      <c r="M242">
-[...2 lines deleted...]
-      <c r="N242">
+      <c r="M339">
+        <v>0</v>
+      </c>
+      <c r="N339">
         <v>0.1000</v>
       </c>
-      <c r="O242">
-[...5 lines deleted...]
-      <c r="Q242">
+      <c r="O339">
+        <v>0.0000</v>
+      </c>
+      <c r="P339" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q339">
         <v>86</v>
       </c>
-      <c r="R242" t="s">
-[...6 lines deleted...]
-        <v>418</v>
+      <c r="R339" t="s">
+        <v>38</v>
+      </c>
+      <c r="S339" t="s">
+        <v>551</v>
+      </c>
+      <c r="T339" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>2</v>
+      </c>
+      <c r="B340" t="s">
+        <v>550</v>
+      </c>
+      <c r="C340" t="s">
+        <v>550</v>
+      </c>
+      <c r="D340">
+        <v>4</v>
+      </c>
+      <c r="E340" t="s">
+        <v>57</v>
+      </c>
+      <c r="F340" t="s">
+        <v>23</v>
+      </c>
+      <c r="G340">
+        <v>20</v>
+      </c>
+      <c r="H340">
+        <v>83</v>
+      </c>
+      <c r="I340">
+        <v>21</v>
+      </c>
+      <c r="J340">
+        <v>1</v>
+      </c>
+      <c r="K340">
+        <v>1</v>
+      </c>
+      <c r="L340">
+        <v>3</v>
+      </c>
+      <c r="M340">
+        <v>0</v>
+      </c>
+      <c r="N340">
+        <v>0.1000</v>
+      </c>
+      <c r="O340">
+        <v>0.0000</v>
+      </c>
+      <c r="P340" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q340">
+        <v>86</v>
+      </c>
+      <c r="R340" t="s">
+        <v>38</v>
+      </c>
+      <c r="S340" t="s">
+        <v>551</v>
+      </c>
+      <c r="T340" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>1</v>
+      </c>
+      <c r="B341" t="s">
+        <v>550</v>
+      </c>
+      <c r="C341" t="s">
+        <v>550</v>
+      </c>
+      <c r="D341">
+        <v>2</v>
+      </c>
+      <c r="E341" t="s">
+        <v>51</v>
+      </c>
+      <c r="F341" t="s">
+        <v>23</v>
+      </c>
+      <c r="G341">
+        <v>20</v>
+      </c>
+      <c r="H341">
+        <v>83</v>
+      </c>
+      <c r="I341">
+        <v>21</v>
+      </c>
+      <c r="J341">
+        <v>1</v>
+      </c>
+      <c r="K341">
+        <v>1</v>
+      </c>
+      <c r="L341">
+        <v>3</v>
+      </c>
+      <c r="M341">
+        <v>0</v>
+      </c>
+      <c r="N341">
+        <v>0.1000</v>
+      </c>
+      <c r="O341">
+        <v>0.0000</v>
+      </c>
+      <c r="P341" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q341">
+        <v>86</v>
+      </c>
+      <c r="R341" t="s">
+        <v>38</v>
+      </c>
+      <c r="S341" t="s">
+        <v>306</v>
+      </c>
+      <c r="T341" t="s">
+        <v>555</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>